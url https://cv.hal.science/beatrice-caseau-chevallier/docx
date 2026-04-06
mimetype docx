--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -221,529 +221,529 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic characterization of the border deterioration in Byzantine seals</w:t>
+                <w:t xml:space="preserve">Character recognition in Byzantine seals with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ege Şendoğan</w:t>
+                <w:t xml:space="preserve">Théophile Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, pp.e00410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00410⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37, pp.e00403-1:e00403-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465643v1</w:t>
+                <w:t xml:space="preserve">hal-05138502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character recognition in Byzantine seals with deep neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Rageau</w:t>
+                <w:t xml:space="preserve">Automatic characterization of the border deterioration in Byzantine seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Şendoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, pp.e00403-1:e00403-11. </w:t>
+              <w:t xml:space="preserve">, 2025, 37, pp.e00410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138502v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The voices of children in Notre-Dame de Paris during the Late Middle Ages and the Modern Period</w:t>
+                <w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numa Buchs</w:t>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.005⟩</w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723056v1</w:t>
+                <w:t xml:space="preserve">hal-04806565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">The voices of children in Notre-Dame de Paris during the Late Middle Ages and the Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.160-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806565v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Sigillography meets Artificial Intelligence: The BHAI Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Syméon Stylite le Jeune et son héritage au XIe – XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des anges dans l'iconographie des sceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Opstall, E.M. (2019). Sacred Thresholds. The Door to the Sanctuary in Late Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,51 +1062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Aufgabe der Handkommunion (4.–12. Jahrhundert n. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,51 +1140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sort de la statuaire antique à la fin de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, p. 107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,265 +1235,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cathédrales à l'ombre du pouvoir : Notre-Dame de Paris et Sainte-Sophie de Constantinople</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanos Efthymiadis</w:t>
+                <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque d’archéoacoustique et musicologie (Avignon, 7-9 septembre 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163347⟩</w:t>
+              <w:t xml:space="preserve">Résonances Gothiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.45-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822810v1</w:t>
+                <w:t xml:space="preserve">hal-04817841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deux cathédrales à l'ombre du pouvoir : Notre-Dame de Paris et Sainte-Sophie de Constantinople</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanos Efthymiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances Gothiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.45-65, </w:t>
+              <w:t xml:space="preserve">Actes du colloque d’archéoacoustique et musicologie (Avignon, 7-9 septembre 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.67-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817841v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Artificial Intelligence and Byzantine seals (BHAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1531,64 +1531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of historical Byzantine seal images: the BHAI project for computer-based sigillography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1697,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptême et baptistères entre Antiquité tardive et Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
@@ -1781,51 +1781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROIT ET SOCIÉTÉ À BYZANCE ET DANS SA SPHÈRE D'INFLUENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1843,51 +1843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
@@ -2002,51 +2002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2165,51 +2165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourritures terrestres, nourritures célestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46, 2015, Monographies du Centre de Recherche d'Histoire et Civilisation de Byzance - Collège de France, 46, 9782916716541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,51 +2227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance, Law and Religions in the Ancient and Mediaeval Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau; S. Huebner. Peeters, 2014, 9782916716527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2289,51 +2289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37, 2012, Monographies du Centre de Recherche d'Histoire et Civilisation de Byzance - Collège de France, 37, 9782916716343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pèlerinages et lieux saints dans l'Antiquité et le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,143 +2547,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variations on the Definition of Sacred Space from Eusebius of Caesarea to Balsamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Barbara Crostini &amp; Christian Høgel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myrto Veikou, Ingela Nillson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Reception of Stylites: Rereadings and Recastings of Late Ancient Syrian Super-Heroes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transactions of the Swedish Research Institute in Istanbul, 2022</w:t>
+              <w:t xml:space="preserve">From the Human Body to the Universe: Spatialities of Byzantine Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 482-502, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862179v1</w:t>
+                <w:t xml:space="preserve">halshs-03861985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Christian Rejection of Incense Sacrifice (2-5th c)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing Divinity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2708,51 +2695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Lécapène, Syméon Stylite et l’Italie : un reliquaire byzantin donné aux Camaldules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Elisabeth Crouzet Pavan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2771,909 +2758,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance du droit à Byzance et la novelle de Constantin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Lampadaridi</w:t>
+                <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrice Caseau; Charis Messis. </w:t>
+              <w:t xml:space="preserve">Barbara Crostini &amp; Christian Høgel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et société à Byzance et dans sa sphère d’influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, Ecole des Hautes Etudes en Sciences Sociales, pp.159-181, 2022, Dossiers Byzantins, 10-94824-07-8</w:t>
+              <w:t xml:space="preserve">The Reception of Stylites: Rereadings and Recastings of Late Ancient Syrian Super-Heroes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transactions of the Swedish Research Institute in Istanbul, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871549v1</w:t>
+                <w:t xml:space="preserve">hal-03862179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction&amp;quot;, in Droit et société à Byzance, Paris 2022 (collection Dossiers byzantins)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La connaissance du droit à Byzance et la novelle de Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lampadaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Caseau; Charis Messis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et société à Byzance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Droit et société à Byzance et dans sa sphère d’influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Ecole des Hautes Etudes en Sciences Sociales, pp.159-181, 2022, Dossiers Byzantins, 10-94824-07-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863940v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sacred Space and Sensory Experience in Late Antique Churches», The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022, p. 23-32.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction&amp;quot;, in Droit et société à Byzance, Paris 2022 (collection Dossiers byzantins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022</w:t>
+              <w:t xml:space="preserve">Droit et société à Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862175v1</w:t>
+                <w:t xml:space="preserve">hal-03863940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur les interdits alimentaires dans le christianisme byzantin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Sacred Space and Sensory Experience in Late Antique Churches», The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022, p. 23-32.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, p. 99-110, 2022</w:t>
+              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861473v1</w:t>
+                <w:t xml:space="preserve">hal-03862175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tribunal ecclésiastique. Le collège des ekklèsiekdikoi et leurs sceaux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelques réflexions sur les interdits alimentaires dans le christianisme byzantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Béatrice Caseau; Charis Messis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et société à Byzance et dans sa sphère d’influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, pp.339-351, 2022, Dossiers Byzantins</w:t>
+              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 99-110, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03901953v1</w:t>
+                <w:t xml:space="preserve">halshs-03861473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacred Space and Sensory Experience in Late Antique Churches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un tribunal ecclésiastique. Le collège des ekklèsiekdikoi et leurs sceaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">R. Etlin, A.-M. Yasin, St. Murray. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Caseau; Charis Messis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, p. 23-32, 2022</w:t>
+              <w:t xml:space="preserve">Droit et société à Byzance et dans sa sphère d’influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, pp.339-351, 2022, Dossiers Byzantins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03861950v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03901953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sacred Space and Sensory Experience in Late Antique Churches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Etlin, A.-M. Yasin, St. Murray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.7-14, 2022</w:t>
+              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, p. 23-32, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861459v1</w:t>
+                <w:t xml:space="preserve">halshs-03861950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chant des femmes dans l’Église de Jérusalem au IVe siècle », Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.7-14, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862185v1</w:t>
+                <w:t xml:space="preserve">halshs-03861459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations on the Definition of Sacred Space from Eusebius of Caesarea to Balsamon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le chant des femmes dans l’Église de Jérusalem au IVe siècle », Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From the Human Body to the Universe: Spatialities of Byzantine Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, p. 482-502, 2022</w:t>
+              <w:t xml:space="preserve">Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861985v1</w:t>
+                <w:t xml:space="preserve">hal-03862185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorat, encensement et encensoirs. Le paysage olfactif des espaces sacrés dans les églises tardo-antiques et byzantines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La question de la sensorialité en histoire antique et médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau, E. Neri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana, p. 431-445, 2021</w:t>
+              <w:t xml:space="preserve">, Silvana, p. 21-55, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862055v1</w:t>
+                <w:t xml:space="preserve">halshs-03862038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la sensorialité en histoire antique et médiévale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Odorat, encensement et encensoirs. Le paysage olfactif des espaces sacrés dans les églises tardo-antiques et byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau, E. Neri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana, p. 21-55, 2021</w:t>
+              <w:t xml:space="preserve">, Silvana, p. 431-445, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862038v1</w:t>
+                <w:t xml:space="preserve">halshs-03862055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Child in Late Antique Religion and Ritual</w:t>
               </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children in Antiquity : Perspectives and Experiences of Childhood in the Ancient Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2020, Children in Antiquity : Perspectives and Experiences of Childhood in the Ancient Mediterranean, 9781138780866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 « Venez les bénis ... venez les maudits » : Permanence des listes de vices et de leurs vertus contraires dans la morale occidentale (Moyen Age – première modernité) 257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée sérielle, du Moyen Age aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.257-278, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3867,51 +3867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3958,51 +3958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tastes of Danger and Pleasure in Early and late Antique Christianity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelli Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taste and the Ancient Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4030,252 +4030,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03861413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Statues oraculaires à Byzance (IVe- XIIe siècle) », Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
+                <w:t xml:space="preserve">«Resistance and Agency in the Every-Day Life of Late Antique Children (3rd-8th century CE) », Being a Roman Child: Children and Everyday Life in the Roman Empire, dir. V. Vuolanto et alii, Cambridge: Cambridge University Press, p. 217-231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michel D’annoville</w:t>
+                <w:t xml:space="preserve">Christian Laes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.efr.40455⟩</w:t>
+              <w:t xml:space="preserve">Children and Everyday Life in the Roman and Late Antique World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315568942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862127v1</w:t>
+                <w:t xml:space="preserve">hal-03862159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Resistance and Agency in the Every-Day Life of Late Antique Children (3rd-8th century CE) », Being a Roman Child: Children and Everyday Life in the Roman Empire, dir. V. Vuolanto et alii, Cambridge: Cambridge University Press, p. 217-231</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Statues oraculaires à Byzance (IVe- XIIe siècle) », Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel D’annoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laes</w:t>
+                <w:t xml:space="preserve">Yann Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children and Everyday Life in the Roman and Late Antique World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Routledge, 2016, </w:t>
+              <w:t xml:space="preserve">Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315568942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.40455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862159v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre admiration et rejet: les prouesses ascétiques orientales dans la littérature latine du 4e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions, emprunts, confrontations chez les religieux (Antiquité tardive - fin du XIXe siècle), dir. S. Excoffon, D.-O. Hurel, A. Peters-Custot, Saint-Etienne, 2015, p. 49-60.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,51 +4300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tabou du sang à Byzance : observances alimentaires et identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour l'amour de Byzance. Hommage à Paolo Odorico, dir. Ch. Gastgeber, Ch. Messis, D. I. Mureşan, F. Ronconi, Frankfurt am Main, 2013, p. 53-62.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4369,51 +4369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing the Sacred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencing Byzantium: Papers from the 44th Spring Symposium of Byzantine Studies, Newcastle and Durham, April 2011, dir. Cl. Nesbitt, M. Jackson, Farnham, 2013, p. 59-77.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4432,199 +4432,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin et l’encens. Constantin a-t-il procédé à une révolution liturgique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Autour de l'autel: le contrôle des donateurs et des donations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Spieser et E. Yota. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Costantino prima e dopo Costantino. Constantine Before and After Constantine, dir. G. Bonamente, N. Lenski, R. Lizzi, Bari, 2012, p. 535-548.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Donations et Donateurs dans le monde byzantin, Actes du colloque international de l’Université de Fribourg (13-15 mars 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 47-73, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864750v1</w:t>
+                <w:t xml:space="preserve">hal-03865343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de l'autel: le contrôle des donateurs et des donations alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Constantin et l’encens. Constantin a-t-il procédé à une révolution liturgique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donations et Donateurs dans le monde byzantin, Actes du colloque international de l’Université de Fribourg (13-15 mars 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 47-73, 2012</w:t>
+              <w:t xml:space="preserve">Costantino prima e dopo Costantino. Constantine Before and After Constantine, dir. G. Bonamente, N. Lenski, R. Lizzi, Bari, 2012, p. 535-548.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865343v1</w:t>
+                <w:t xml:space="preserve">hal-03864750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Antique Paganism: Adaptation Under Duress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Late Antique 'Paganism'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.111-134, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious Intolerance And Pagan Statuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Late Antique 'Paganism'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.479-502, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4736,51 +4736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objects In Churches: The Testimony Of Inventories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects in Context, Objects in Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.549-579, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4814,51 +4814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Objects In Christian Healing Sanctuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects in Context, Objects in Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.625-654, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4892,51 +4892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE FATE OF RURAL TEMPLES IN LATE ANTIQUITY AND THE CHRISTIANISATION OF THE COUNTRYSIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late Antique Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (1), pp.103-144, 2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5014,103 +5014,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Character Recognition in Byzantine Seals with Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5132,51 +5132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfance et sainteté (Antiquité tardive et monde byzantin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,51 +5284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9C07FCD"/>
+    <w:nsid w:val="9BE8E0EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5515,51 +5515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-caseau-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6308-1261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108898555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Buchs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Messis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/byzsym.26145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/arys.2020.5598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Efthymiadis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865269v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836648580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrington" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542812" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004386006_013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli Rudolph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315719245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel D&#8217;annoville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.40455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568942" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134522-90000023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-7FNB8QP7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-caseau-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6308-1261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108898555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Buchs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Messis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/byzsym.26145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/arys.2020.5598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Efthymiadis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163347" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865269v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836648580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrington" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542812" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004386006_013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli Rudolph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315719245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568942" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel D&#8217;annoville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.40455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134522-90000023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-7FNB8QP7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>