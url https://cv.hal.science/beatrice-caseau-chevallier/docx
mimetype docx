--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -221,529 +221,529 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character recognition in Byzantine seals with deep neural networks</w:t>
+                <w:t xml:space="preserve">Automatic characterization of the border deterioration in Byzantine seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Rageau</w:t>
+                <w:t xml:space="preserve">Ege Şendoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, pp.e00403-1:e00403-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00403⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37, pp.e00410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138502v1</w:t>
+                <w:t xml:space="preserve">hal-05465643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic characterization of the border deterioration in Byzantine seals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Character recognition in Byzantine seals with deep neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Rageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ege Şendoğan</w:t>
+                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, pp.e00410. </w:t>
+              <w:t xml:space="preserve">, 2025, 37, pp.e00403-1:e00403-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465643v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">The voices of children in Notre-Dame de Paris during the Late Middle Ages and the Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+                <w:t xml:space="preserve">Numa Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806565v1</w:t>
+                <w:t xml:space="preserve">hal-03723056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The voices of children in Notre-Dame de Paris during the Late Middle Ages and the Modern Period</w:t>
+                <w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numa Buchs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+                <w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.160-168. </w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723056v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Sigillography meets Artificial Intelligence: The BHAI Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Syméon Stylite le Jeune et son héritage au XIe – XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des anges dans l'iconographie des sceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Opstall, E.M. (2019). Sacred Thresholds. The Door to the Sanctuary in Late Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,51 +1062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Aufgabe der Handkommunion (4.–12. Jahrhundert n. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,51 +1140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sort de la statuaire antique à la fin de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, p. 107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,265 +1235,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deux cathédrales à l'ombre du pouvoir : Notre-Dame de Paris et Sainte-Sophie de Constantinople</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanos Efthymiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances Gothiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
+              <w:t xml:space="preserve">Actes du colloque d’archéoacoustique et musicologie (Avignon, 7-9 septembre 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.67-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817841v1</w:t>
+                <w:t xml:space="preserve">hal-04822810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cathédrales à l'ombre du pouvoir : Notre-Dame de Paris et Sainte-Sophie de Constantinople</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanos Efthymiadis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque d’archéoacoustique et musicologie (Avignon, 7-9 septembre 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.67-80, </w:t>
+              <w:t xml:space="preserve">Résonances Gothiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.45-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822810v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Artificial Intelligence and Byzantine seals (BHAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1531,64 +1531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of historical Byzantine seal images: the BHAI project for computer-based sigillography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1697,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptême et baptistères entre Antiquité tardive et Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
@@ -1775,194 +1775,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DROIT ET SOCIÉTÉ À BYZANCE ET DANS SA SPHÈRE D'INFLUENCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38, 2022, Orient &amp; Méditerranée, 38, 9789042947979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865269v1</w:t>
+                <w:t xml:space="preserve">halshs-03870988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">DROIT ET SOCIÉTÉ À BYZANCE ET DANS SA SPHÈRE D'INFLUENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Monchot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-03870988v1</w:t>
+                <w:t xml:space="preserve">hal-03865269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
@@ -2002,51 +2002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2165,51 +2165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourritures terrestres, nourritures célestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46, 2015, Monographies du Centre de Recherche d'Histoire et Civilisation de Byzance - Collège de France, 46, 9782916716541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,51 +2227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance, Law and Religions in the Ancient and Mediaeval Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau; S. Huebner. Peeters, 2014, 9782916716527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2289,51 +2289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37, 2012, Monographies du Centre de Recherche d'Histoire et Civilisation de Byzance - Collège de France, 37, 9782916716343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pèlerinages et lieux saints dans l'Antiquité et le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,677 +2547,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations on the Definition of Sacred Space from Eusebius of Caesarea to Balsamon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">« Sacred Space and Sensory Experience in Late Antique Churches», The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022, p. 23-32.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From the Human Body to the Universe: Spatialities of Byzantine Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, p. 482-502, 2022</w:t>
+              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861985v1</w:t>
+                <w:t xml:space="preserve">hal-03862175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Christian Rejection of Incense Sacrifice (2-5th c)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quelques réflexions sur les interdits alimentaires dans le christianisme byzantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing Divinity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 99-110, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862187v1</w:t>
+                <w:t xml:space="preserve">halshs-03861473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Lécapène, Syméon Stylite et l’Italie : un reliquaire byzantin donné aux Camaldules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early Christian Rejection of Incense Sacrifice (2-5th c)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges offerts à Elisabeth Crouzet Pavan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, 2022</w:t>
+              <w:t xml:space="preserve">Sensing Divinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862183v1</w:t>
+                <w:t xml:space="preserve">hal-03862187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Basile Lécapène, Syméon Stylite et l’Italie : un reliquaire byzantin donné aux Camaldules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Reception of Stylites: Rereadings and Recastings of Late Ancient Syrian Super-Heroes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transactions of the Swedish Research Institute in Istanbul, 2022</w:t>
+              <w:t xml:space="preserve">Mélanges offerts à Elisabeth Crouzet Pavan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862179v1</w:t>
+                <w:t xml:space="preserve">hal-03862183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance du droit à Byzance et la novelle de Constantin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Lampadaridi</w:t>
+                <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrice Caseau; Charis Messis. </w:t>
+              <w:t xml:space="preserve">Barbara Crostini &amp; Christian Høgel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et société à Byzance et dans sa sphère d’influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, Ecole des Hautes Etudes en Sciences Sociales, pp.159-181, 2022, Dossiers Byzantins, 10-94824-07-8</w:t>
+              <w:t xml:space="preserve">The Reception of Stylites: Rereadings and Recastings of Late Ancient Syrian Super-Heroes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transactions of the Swedish Research Institute in Istanbul, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871549v1</w:t>
+                <w:t xml:space="preserve">hal-03862179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction&amp;quot;, in Droit et société à Byzance, Paris 2022 (collection Dossiers byzantins)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La connaissance du droit à Byzance et la novelle de Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lampadaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Caseau; Charis Messis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et société à Byzance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Droit et société à Byzance et dans sa sphère d’influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Ecole des Hautes Etudes en Sciences Sociales, pp.159-181, 2022, Dossiers Byzantins, 10-94824-07-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863940v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sacred Space and Sensory Experience in Late Antique Churches», The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022, p. 23-32.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction&amp;quot;, in Droit et société à Byzance, Paris 2022 (collection Dossiers byzantins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022</w:t>
+              <w:t xml:space="preserve">Droit et société à Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862175v1</w:t>
+                <w:t xml:space="preserve">hal-03863940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur les interdits alimentaires dans le christianisme byzantin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sacred Space and Sensory Experience in Late Antique Churches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
+              <w:t xml:space="preserve">R. Etlin, A.-M. Yasin, St. Murray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, p. 99-110, 2022</w:t>
+              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, p. 23-32, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861473v1</w:t>
+                <w:t xml:space="preserve">halshs-03861950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tribunal ecclésiastique. Le collège des ekklèsiekdikoi et leurs sceaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,414 +3266,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03901953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacred Space and Sensory Experience in Late Antique Churches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">R. Etlin, A.-M. Yasin, St. Murray. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, p. 23-32, 2022</w:t>
+              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.7-14, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861950v1</w:t>
+                <w:t xml:space="preserve">halshs-03861459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le chant des femmes dans l’Église de Jérusalem au IVe siècle », Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.7-14, 2022</w:t>
+              <w:t xml:space="preserve">Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861459v1</w:t>
+                <w:t xml:space="preserve">hal-03862185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chant des femmes dans l’Église de Jérusalem au IVe siècle », Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Variations on the Definition of Sacred Space from Eusebius of Caesarea to Balsamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myrto Veikou, Ingela Nillson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">From the Human Body to the Universe: Spatialities of Byzantine Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 482-502, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862185v1</w:t>
+                <w:t xml:space="preserve">halshs-03861985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la sensorialité en histoire antique et médiévale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Odorat, encensement et encensoirs. Le paysage olfactif des espaces sacrés dans les églises tardo-antiques et byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau, E. Neri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana, p. 21-55, 2021</w:t>
+              <w:t xml:space="preserve">, Silvana, p. 431-445, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862038v1</w:t>
+                <w:t xml:space="preserve">halshs-03862055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorat, encensement et encensoirs. Le paysage olfactif des espaces sacrés dans les églises tardo-antiques et byzantines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La question de la sensorialité en histoire antique et médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau, E. Neri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana, p. 431-445, 2021</w:t>
+              <w:t xml:space="preserve">, Silvana, p. 21-55, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862055v1</w:t>
+                <w:t xml:space="preserve">halshs-03862038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Child in Late Antique Religion and Ritual</w:t>
               </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children in Antiquity : Perspectives and Experiences of Childhood in the Ancient Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2020, Children in Antiquity : Perspectives and Experiences of Childhood in the Ancient Mediterranean, 9781138780866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 « Venez les bénis ... venez les maudits » : Permanence des listes de vices et de leurs vertus contraires dans la morale occidentale (Moyen Age – première modernité) 257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée sérielle, du Moyen Age aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.257-278, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3867,51 +3867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3958,51 +3958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tastes of Danger and Pleasure in Early and late Antique Christianity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelli Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taste and the Ancient Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4030,252 +4030,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03861413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Resistance and Agency in the Every-Day Life of Late Antique Children (3rd-8th century CE) », Being a Roman Child: Children and Everyday Life in the Roman Empire, dir. V. Vuolanto et alii, Cambridge: Cambridge University Press, p. 217-231</w:t>
+                <w:t xml:space="preserve">« Statues oraculaires à Byzance (IVe- XIIe siècle) », Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laes</w:t>
+                <w:t xml:space="preserve">Caroline Michel D’annoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children and Everyday Life in the Roman and Late Antique World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781315568942⟩</w:t>
+              <w:t xml:space="preserve">Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.40455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862159v1</w:t>
+                <w:t xml:space="preserve">hal-03862127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Statues oraculaires à Byzance (IVe- XIIe siècle) », Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Michel D’annoville</w:t>
+                <w:t xml:space="preserve">«Resistance and Agency in the Every-Day Life of Late Antique Children (3rd-8th century CE) », Being a Roman Child: Children and Everyday Life in the Roman Empire, dir. V. Vuolanto et alii, Cambridge: Cambridge University Press, p. 217-231</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l’École française de Rome, 2016, </w:t>
+              <w:t xml:space="preserve">Children and Everyday Life in the Roman and Late Antique World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.efr.40455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781315568942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862127v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre admiration et rejet: les prouesses ascétiques orientales dans la littérature latine du 4e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions, emprunts, confrontations chez les religieux (Antiquité tardive - fin du XIXe siècle), dir. S. Excoffon, D.-O. Hurel, A. Peters-Custot, Saint-Etienne, 2015, p. 49-60.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,51 +4300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tabou du sang à Byzance : observances alimentaires et identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour l'amour de Byzance. Hommage à Paolo Odorico, dir. Ch. Gastgeber, Ch. Messis, D. I. Mureşan, F. Ronconi, Frankfurt am Main, 2013, p. 53-62.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4369,51 +4369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing the Sacred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencing Byzantium: Papers from the 44th Spring Symposium of Byzantine Studies, Newcastle and Durham, April 2011, dir. Cl. Nesbitt, M. Jackson, Farnham, 2013, p. 59-77.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4432,355 +4432,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de l'autel: le contrôle des donateurs et des donations alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Constantin et l’encens. Constantin a-t-il procédé à une révolution liturgique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donations et Donateurs dans le monde byzantin, Actes du colloque international de l’Université de Fribourg (13-15 mars 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 47-73, 2012</w:t>
+              <w:t xml:space="preserve">Costantino prima e dopo Costantino. Constantine Before and After Constantine, dir. G. Bonamente, N. Lenski, R. Lizzi, Bari, 2012, p. 535-548.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865343v1</w:t>
+                <w:t xml:space="preserve">hal-03864750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin et l’encens. Constantin a-t-il procédé à une révolution liturgique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Autour de l'autel: le contrôle des donateurs et des donations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Spieser et E. Yota. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Costantino prima e dopo Costantino. Constantine Before and After Constantine, dir. G. Bonamente, N. Lenski, R. Lizzi, Bari, 2012, p. 535-548.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Donations et Donateurs dans le monde byzantin, Actes du colloque international de l’Université de Fribourg (13-15 mars 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 47-73, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864750v1</w:t>
+                <w:t xml:space="preserve">hal-03865343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Antique Paganism: Adaptation Under Duress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Religious Intolerance And Pagan Statuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Late Antique 'Paganism'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.111-134, 2011, </w:t>
+              <w:t xml:space="preserve">, BRILL, pp.479-502, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/ej.9789004192379.i-643.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/ej.9789004192379.i-643.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870968v1</w:t>
+                <w:t xml:space="preserve">halshs-03870970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religious Intolerance And Pagan Statuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Late Antique Paganism: Adaptation Under Duress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Late Antique 'Paganism'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BRILL, pp.479-502, 2011, </w:t>
+              <w:t xml:space="preserve">, BRILL, pp.111-134, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/ej.9789004192379.i-643.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/ej.9789004192379.i-643.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03870970v1</w:t>
+                <w:t xml:space="preserve">hal-03870968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objects In Churches: The Testimony Of Inventories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects in Context, Objects in Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.549-579, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4814,51 +4814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Objects In Christian Healing Sanctuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects in Context, Objects in Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.625-654, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4892,51 +4892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE FATE OF RURAL TEMPLES IN LATE ANTIQUITY AND THE CHRISTIANISATION OF THE COUNTRYSIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late Antique Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (1), pp.103-144, 2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5014,103 +5014,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Character Recognition in Byzantine Seals with Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5132,51 +5132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfance et sainteté (Antiquité tardive et monde byzantin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,51 +5284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BE8E0EF"/>
+    <w:nsid w:val="10B14C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5515,51 +5515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-caseau-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6308-1261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108898555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Buchs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Messis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/byzsym.26145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/arys.2020.5598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Efthymiadis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163347" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865269v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836648580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrington" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542812" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004386006_013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli Rudolph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315719245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568942" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel D&#8217;annoville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.40455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134522-90000023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-7FNB8QP7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-caseau-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6308-1261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108898555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Buchs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Messis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/byzsym.26145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/arys.2020.5598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Efthymiadis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836648580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrington" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542812" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004386006_013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli Rudolph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315719245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel D&#8217;annoville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.40455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568942" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.24" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134522-90000023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-7FNB8QP7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>