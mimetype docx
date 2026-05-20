--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -221,529 +221,529 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic characterization of the border deterioration in Byzantine seals</w:t>
+                <w:t xml:space="preserve">Character recognition in Byzantine seals with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ege Şendoğan</w:t>
+                <w:t xml:space="preserve">Théophile Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, pp.e00410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00410⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37, pp.e00403-1:e00403-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465643v1</w:t>
+                <w:t xml:space="preserve">hal-05138502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character recognition in Byzantine seals with deep neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Rageau</w:t>
+                <w:t xml:space="preserve">Automatic characterization of the border deterioration in Byzantine seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Şendoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, pp.e00403-1:e00403-11. </w:t>
+              <w:t xml:space="preserve">, 2025, 37, pp.e00410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2025.e00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138502v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The voices of children in Notre-Dame de Paris during the Late Middle Ages and the Modern Period</w:t>
+                <w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numa Buchs</w:t>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.005⟩</w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723056v1</w:t>
+                <w:t xml:space="preserve">hal-04806565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and Acoustics of Preaching in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">The voices of children in Notre-Dame de Paris during the Late Middle Ages and the Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Caseau Chevallier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (12), pp.6614-6628. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.160-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/heritage7120306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806565v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Sigillography meets Artificial Intelligence: The BHAI Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Syméon Stylite le Jeune et son héritage au XIe – XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des anges dans l'iconographie des sceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Opstall, E.M. (2019). Sacred Thresholds. The Door to the Sanctuary in Late Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,51 +1062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Aufgabe der Handkommunion (4.–12. Jahrhundert n. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,51 +1140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sort de la statuaire antique à la fin de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, p. 107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,265 +1235,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cathédrales à l'ombre du pouvoir : Notre-Dame de Paris et Sainte-Sophie de Constantinople</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanos Efthymiadis</w:t>
+                <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque d’archéoacoustique et musicologie (Avignon, 7-9 septembre 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163347⟩</w:t>
+              <w:t xml:space="preserve">Résonances Gothiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.45-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822810v1</w:t>
+                <w:t xml:space="preserve">hal-04817841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deux cathédrales à l'ombre du pouvoir : Notre-Dame de Paris et Sainte-Sophie de Constantinople</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanos Efthymiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances Gothiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.45-65, </w:t>
+              <w:t xml:space="preserve">Actes du colloque d’archéoacoustique et musicologie (Avignon, 7-9 septembre 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.67-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817841v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Artificial Intelligence and Byzantine seals (BHAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1531,64 +1531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of historical Byzantine seal images: the BHAI project for computer-based sigillography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1697,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptême et baptistères entre Antiquité tardive et Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Maria Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
@@ -1781,51 +1781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1856,51 +1856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROIT ET SOCIÉTÉ À BYZANCE ET DANS SA SPHÈRE D'INFLUENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
@@ -2002,51 +2002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2165,51 +2165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourritures terrestres, nourritures célestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46, 2015, Monographies du Centre de Recherche d'Histoire et Civilisation de Byzance - Collège de France, 46, 9782916716541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,51 +2227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance, Law and Religions in the Ancient and Mediaeval Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau; S. Huebner. Peeters, 2014, 9782916716527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2289,51 +2289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37, 2012, Monographies du Centre de Recherche d'Histoire et Civilisation de Byzance - Collège de France, 37, 9782916716343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pèlerinages et lieux saints dans l'Antiquité et le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,677 +2547,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sacred Space and Sensory Experience in Late Antique Churches», The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022, p. 23-32.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variations on the Definition of Sacred Space from Eusebius of Caesarea to Balsamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myrto Veikou, Ingela Nillson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">From the Human Body to the Universe: Spatialities of Byzantine Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 482-502, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862175v1</w:t>
+                <w:t xml:space="preserve">halshs-03861985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur les interdits alimentaires dans le christianisme byzantin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Sacred Space and Sensory Experience in Late Antique Churches», The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022, p. 23-32.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, p. 99-110, 2022</w:t>
+              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval, dir. R. Etlin, A.-M. Yasin, St. Murray, Cambridge University Press, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861473v1</w:t>
+                <w:t xml:space="preserve">hal-03862175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Christian Rejection of Incense Sacrifice (2-5th c)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelques réflexions sur les interdits alimentaires dans le christianisme byzantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing Divinity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 99-110, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862187v1</w:t>
+                <w:t xml:space="preserve">halshs-03861473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Lécapène, Syméon Stylite et l’Italie : un reliquaire byzantin donné aux Camaldules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La connaissance du droit à Byzance et la novelle de Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lampadaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charis Messis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Caseau; Charis Messis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges offerts à Elisabeth Crouzet Pavan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, 2022</w:t>
+              <w:t xml:space="preserve">Droit et société à Byzance et dans sa sphère d’influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Ecole des Hautes Etudes en Sciences Sociales, pp.159-181, 2022, Dossiers Byzantins, 10-94824-07-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862183v1</w:t>
+                <w:t xml:space="preserve">hal-03871549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Early Christian Rejection of Incense Sacrifice (2-5th c)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Reception of Stylites: Rereadings and Recastings of Late Ancient Syrian Super-Heroes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transactions of the Swedish Research Institute in Istanbul, 2022</w:t>
+              <w:t xml:space="preserve">Sensing Divinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862179v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance du droit à Byzance et la novelle de Constantin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Basile Lécapène, Syméon Stylite et l’Italie : un reliquaire byzantin donné aux Camaldules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et société à Byzance et dans sa sphère d’influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, Ecole des Hautes Etudes en Sciences Sociales, pp.159-181, 2022, Dossiers Byzantins, 10-94824-07-8</w:t>
+              <w:t xml:space="preserve">Mélanges offerts à Elisabeth Crouzet Pavan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871549v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction&amp;quot;, in Droit et société à Byzance, Paris 2022 (collection Dossiers byzantins)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stylites in the Middle Byzantine Period: the Case of the Novelistic Life of Theodore of Edessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Messis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Crostini &amp; Christian Høgel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et société à Byzance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">The Reception of Stylites: Rereadings and Recastings of Late Ancient Syrian Super-Heroes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transactions of the Swedish Research Institute in Istanbul, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863940v1</w:t>
+                <w:t xml:space="preserve">hal-03862179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacred Space and Sensory Experience in Late Antique Churches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction&amp;quot;, in Droit et société à Byzance, Paris 2022 (collection Dossiers byzantins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charis Messis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, p. 23-32, 2022</w:t>
+              <w:t xml:space="preserve">Droit et société à Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861950v1</w:t>
+                <w:t xml:space="preserve">hal-03863940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tribunal ecclésiastique. Le collège des ekklèsiekdikoi et leurs sceaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,414 +3266,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03901953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sacred Space and Sensory Experience in Late Antique Churches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Etlin, A.-M. Yasin, St. Murray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.7-14, 2022</w:t>
+              <w:t xml:space="preserve">The Cambridge Guide to the Architecture of Christianity, vol. I Early Christian, Byzantine, Medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, p. 23-32, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861459v1</w:t>
+                <w:t xml:space="preserve">halshs-03861950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chant des femmes dans l’Église de Jérusalem au IVe siècle », Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Caseau, H. Monchot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Religion et interdits alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.7-14, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862185v1</w:t>
+                <w:t xml:space="preserve">halshs-03861459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations on the Definition of Sacred Space from Eusebius of Caesarea to Balsamon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le chant des femmes dans l’Église de Jérusalem au IVe siècle », Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From the Human Body to the Universe: Spatialities of Byzantine Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, p. 482-502, 2022</w:t>
+              <w:t xml:space="preserve">Les Voix de Jérusalem. Représentation et construction musicales d’une ville-mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03861985v1</w:t>
+                <w:t xml:space="preserve">hal-03862185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorat, encensement et encensoirs. Le paysage olfactif des espaces sacrés dans les églises tardo-antiques et byzantines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La question de la sensorialité en histoire antique et médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau, E. Neri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana, p. 431-445, 2021</w:t>
+              <w:t xml:space="preserve">, Silvana, p. 21-55, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862055v1</w:t>
+                <w:t xml:space="preserve">halshs-03862038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la sensorialité en histoire antique et médiévale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Odorat, encensement et encensoirs. Le paysage olfactif des espaces sacrés dans les églises tardo-antiques et byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Caseau, E. Neri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituels religieux et sensorialité (Antiquité et Moyen-âge). Parcours de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana, p. 21-55, 2021</w:t>
+              <w:t xml:space="preserve">, Silvana, p. 431-445, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862038v1</w:t>
+                <w:t xml:space="preserve">halshs-03862055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Child in Late Antique Religion and Ritual</w:t>
               </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children in Antiquity : Perspectives and Experiences of Childhood in the Ancient Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2020, Children in Antiquity : Perspectives and Experiences of Childhood in the Ancient Mediterranean, 9781138780866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 « Venez les bénis ... venez les maudits » : Permanence des listes de vices et de leurs vertus contraires dans la morale occidentale (Moyen Age – première modernité) 257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée sérielle, du Moyen Age aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.257-278, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3867,51 +3867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dogs, vultures, horses and Black Pudding: Unclean Meats in the Eyes of the Byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yona Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Approaches to Food and Foodways in the Medieval Eastern Mediterranean, dir. S. Y. Waksman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3958,51 +3958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tastes of Danger and Pleasure in Early and late Antique Christianity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelli Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taste and the Ancient Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel D’annoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire parler et faire taire les statues : de l'invention de l'écriture à l'usage de l'explosif, Études réunies par C. Michel d'Annoville et Y. Rivière, Rome : École française de Rome, 2016 (Collection de l'École française de Rome 520), p. 433-459.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’École française de Rome, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4153,51 +4153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Resistance and Agency in the Every-Day Life of Late Antique Children (3rd-8th century CE) », Being a Roman Child: Children and Everyday Life in the Roman Empire, dir. V. Vuolanto et alii, Cambridge: Cambridge University Press, p. 217-231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children and Everyday Life in the Roman and Late Antique World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4231,51 +4231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre admiration et rejet: les prouesses ascétiques orientales dans la littérature latine du 4e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions, emprunts, confrontations chez les religieux (Antiquité tardive - fin du XIXe siècle), dir. S. Excoffon, D.-O. Hurel, A. Peters-Custot, Saint-Etienne, 2015, p. 49-60.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,51 +4300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tabou du sang à Byzance : observances alimentaires et identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour l'amour de Byzance. Hommage à Paolo Odorico, dir. Ch. Gastgeber, Ch. Messis, D. I. Mureşan, F. Ronconi, Frankfurt am Main, 2013, p. 53-62.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4369,51 +4369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing the Sacred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencing Byzantium: Papers from the 44th Spring Symposium of Byzantine Studies, Newcastle and Durham, April 2011, dir. Cl. Nesbitt, M. Jackson, Farnham, 2013, p. 59-77.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4432,199 +4432,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin et l’encens. Constantin a-t-il procédé à une révolution liturgique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Autour de l'autel: le contrôle des donateurs et des donations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Spieser et E. Yota. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Costantino prima e dopo Costantino. Constantine Before and After Constantine, dir. G. Bonamente, N. Lenski, R. Lizzi, Bari, 2012, p. 535-548.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Donations et Donateurs dans le monde byzantin, Actes du colloque international de l’Université de Fribourg (13-15 mars 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 47-73, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864750v1</w:t>
+                <w:t xml:space="preserve">hal-03865343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de l'autel: le contrôle des donateurs et des donations alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Constantin et l’encens. Constantin a-t-il procédé à une révolution liturgique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donations et Donateurs dans le monde byzantin, Actes du colloque international de l’Université de Fribourg (13-15 mars 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 47-73, 2012</w:t>
+              <w:t xml:space="preserve">Costantino prima e dopo Costantino. Constantine Before and After Constantine, dir. G. Bonamente, N. Lenski, R. Lizzi, Bari, 2012, p. 535-548.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865343v1</w:t>
+                <w:t xml:space="preserve">hal-03864750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious Intolerance And Pagan Statuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Late Antique 'Paganism'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.479-502, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Antique Paganism: Adaptation Under Duress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Late Antique 'Paganism'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.111-134, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4736,51 +4736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objects In Churches: The Testimony Of Inventories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects in Context, Objects in Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.549-579, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4814,51 +4814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Objects In Christian Healing Sanctuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects in Context, Objects in Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.625-654, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4892,51 +4892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE FATE OF RURAL TEMPLES IN LATE ANTIQUITY AND THE CHRISTIANISATION OF THE COUNTRYSIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late Antique Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (1), pp.103-144, 2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5014,103 +5014,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Character Recognition in Byzantine Seals with Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5132,51 +5132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfance et sainteté (Antiquité tardive et monde byzantin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,51 +5284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B14C48"/>
+    <w:nsid w:val="B1FF5B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5515,51 +5515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-caseau-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6308-1261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108898555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Buchs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Messis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/byzsym.26145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/arys.2020.5598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Efthymiadis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836648580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrington" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542812" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004386006_013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli Rudolph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315719245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel D&#8217;annoville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.40455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568942" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.24" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134522-90000023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-7FNB8QP7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-caseau-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6308-1261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108898555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Rageau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05465643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege &#350;endo&#287;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00410" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caseau Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7120306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Buchs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.06.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03901611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qijia Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Messis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/byzsym.26145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/arys.2020.5598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Efthymiadis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163347" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Orlandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Binoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Rageau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605523" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836648580" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrington" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542812" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004386006_013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.10099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli Rudolph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315719245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel D&#8217;annoville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.40455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03862159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568942" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03865343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03864750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004192379.i-643.24" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004165502.i-742.195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134522-90000023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-7FNB8QP7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>