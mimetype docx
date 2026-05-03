--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -194,4125 +194,4125 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and Aerobic Preconditioning Delays Unloading‐Induced Multisystemic Physiological Changes: The NEBULA Project</w:t>
+                <w:t xml:space="preserve">Sex-specific aggressive and emotional behavior in myostatin-deficient mice: Ratio of acylated versus unacylated ghrelin is reduced, but not correlated with butyrylcholinesterase activity level, however parvalbumin expression is lost in the habenular complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fovet</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Issertine</w:t>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jacob</w:t>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Ghislin</w:t>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Laroche</w:t>
+                <w:t xml:space="preserve">Hillary Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (13), pp.e70759. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 423, pp.111813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202501128R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147939v1</w:t>
+                <w:t xml:space="preserve">hal-05454677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in identifying functional groups in carnosol analogues to address their efficacy in skeletal muscle function</w:t>
+                <w:t xml:space="preserve">French Propolis Caffeic Acid Derivatives Protect Skeletal Muscle from Oxidative Damages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berger</w:t>
+                <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sarniguet</w:t>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hugon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Morel</w:t>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118397⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom16040550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258847v2</w:t>
+                <w:t xml:space="preserve">hal-05584320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptomycin targets tumor-initiating cells by disrupting oxidative phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guillorit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Relier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guillorit</w:t>
+                <w:t xml:space="preserve">Benjamin Zagiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Relier</w:t>
+                <w:t xml:space="preserve">Audrey Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Planque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (4), pp.570-585.e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chembiol.2025.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance and Aerobic Preconditioning Delays Unloading‐Induced Multisystemic Physiological Changes: The NEBULA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Issertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Nassar</w:t>
+                <w:t xml:space="preserve">Pauline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Stephanie Ghislin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Carnac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (13), pp.e70759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202501128R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503780v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in identifying functional groups in carnosol analogues to address their efficacy in skeletal muscle function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">G. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Avril</w:t>
+                <w:t xml:space="preserve">N. Cubedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.118397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02911035v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mitochondrial respiratory complexes involved in the regulation of myoblast differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbin.11602⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201669v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant effects of lebanese Crocus sativus L. and its main components, crocin and safranal, on human skeletal muscle cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Nassar</w:t>
+                <w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Eid</w:t>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramez Chahine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Integrative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (Décembre), pp.101250. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.1809-1827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eujim.2020.101250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03048506v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gnaiger E and the MitoEAGLE task group. Mitochondrial physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of mitochondrial respiratory complexes involved in the regulation of myoblast differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erich Gnaiger</w:t>
+                <w:t xml:space="preserve">Hanane Hennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonor Aasander Frostner</w:t>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norwahidah Abdul Karim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioenergetics Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26124/bec:2020-0001.v1⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.1676-1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbin.11602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614093v1</w:t>
+                <w:t xml:space="preserve">hal-03201669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abietane diterpene taxodione contributes to the antioxidant activity of rosemary by-product in muscle tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Nissan</w:t>
+                <w:t xml:space="preserve">Antioxidant effects of lebanese Crocus sativus L. and its main components, crocin and safranal, on human skeletal muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramez Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2019.103565⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Integrative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (Décembre), pp.101250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eujim.2020.101250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291837v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform Sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+                <w:t xml:space="preserve">Gnaiger E and the MitoEAGLE task group. Mitochondrial physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Gnaiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonor Aasander Frostner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norwahidah Abdul Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engy Ali Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Nada Abumrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10863-018-9752-1⟩</w:t>
+              <w:t xml:space="preserve">Bioenergetics Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26124/bec:2020-0001.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837665v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The abietane diterpene taxodione contributes to the antioxidant activity of rosemary by-product in muscle tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian A Britto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+                <w:t xml:space="preserve">Manon Vitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Belloum</w:t>
+                <w:t xml:space="preserve">Alessandra Lo Cicero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blaquière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Gallot</w:t>
+                <w:t xml:space="preserve">Xavier Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.103565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2019.103565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815521v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madi Yann Cisse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Riscal</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3-1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01837662v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Yann Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pyrdziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Romain Riscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (4), pp.594-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02154355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the ROS inhibiting activity and mitochondrial targeting of phenolic compounds in fibroblast cells model system and enhancement of efficiency by natural deep eutectic solvent (NADES) formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+                <w:t xml:space="preserve">Yassine Belloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashmi Upasani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bayrasy</w:t>
+                <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 p. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-017-2124-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603853v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of myostatin gene deletion on aging-related muscle metabolic decline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform Sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pauly</w:t>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2016.01.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10863-018-9752-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804186v1</w:t>
+                <w:t xml:space="preserve">hal-01837665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian A Britto</w:t>
+                <w:t xml:space="preserve">Evaluation of the ROS inhibiting activity and mitochondrial targeting of phenolic compounds in fibroblast cells model system and enhancement of efficiency by natural deep eutectic solvent (NADES) formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ponçon</w:t>
+                <w:t xml:space="preserve">Rashmi Upasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Christelle Bayrasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (4), pp.455-463. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-017-2124-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635923v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective activity of total polyphenols from genista quadriflora munby and teucrium polium geyrii maire in acetaminophen-induced hepatotoxicity in rats</w:t>
+                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Baali</w:t>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Belloum</w:t>
+                <w:t xml:space="preserve">Benjamin Ponçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiya Baali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (4), 20 p. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.455-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu8040193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837625v1</w:t>
+                <w:t xml:space="preserve">hal-01635923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Strategies for Maintaining Skeletal Muscle Mass and Function in Aging: Myostatin Inactivation and AICAR-Associated Oxidative Metabolism Induction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective effect of myostatin gene deletion on aging-related muscle metabolic decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pauly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">M. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glu147⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.23 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2016.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759577v1</w:t>
+                <w:t xml:space="preserve">hal-01804186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrial-targeted antioxidant MitoQ ameliorates metabolic syndrome features in obesogenic diet-fed rats better than Apocynin or Allopurinol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective activity of total polyphenols from genista quadriflora munby and teucrium polium geyrii maire in acetaminophen-induced hepatotoxicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Baali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+                <w:t xml:space="preserve">Zahia Belloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Raymond Ebabe Elle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Samiya Baali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715762.2014.945079⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu8040193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837581v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Skeletal Muscle Oxidative Capacity and Muscle Mass by SIRT3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Strategies for Maintaining Skeletal Muscle Mass and Function in Aging: Myostatin Inactivation and AICAR-Associated Oxidative Metabolism Induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Vanterpool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligen G. Lin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henry Yang</w:t>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085636⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (9), pp.1077 - 1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glu147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189895v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRT3, a mitochondrial NAD(+)-dependent deacetylase, is snvolved in the regulation of myoblast differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0114388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acide chicorique est une molécule antioxydante stimulant la voie AMP Kinase, l’expression de PGC1 α et l’activité mitochondriale dans un modèle de cellules musculaires striées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of Skeletal Muscle Oxidative Capacity and Muscle Mass by SIRT3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligen G. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyun. Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Lee Iii Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cros</w:t>
+                <w:t xml:space="preserve">Henry Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1262-3636(13)71786-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01837583v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Coudray</w:t>
+                <w:t xml:space="preserve">The mitochondrial-targeted antioxidant MitoQ ameliorates metabolic syndrome features in obesogenic diet-fed rats better than Apocynin or Allopurinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Raymond Ebabe Elle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075111⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (10), pp.1232-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2014.945079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189724v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to boost antioxidants by lipophilization?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">L’acide chicorique est une molécule antioxydante stimulant la voie AMP Kinase, l’expression de PGC1 α et l’activité mitochondriale dans un modèle de cellules musculaires striées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrew Decker</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.07.018⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1262-3636(13)71786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267871v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting antioxidants by lipophilization: A strategy toincrease cell uptake and target mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bayrasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (8), pp.1979 - 1989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-013-1041-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-013-1041-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicoric Acid Is an Antioxidant Molecule That Stimulates AMP Kinase Pathway in L6 Myotubes and Extends Lifespan in Caenorhabditis elegans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Oiry</w:t>
+                <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Hamad</w:t>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Galas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+                <w:t xml:space="preserve">Jean Sebastien Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078788⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189799v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries on viewpoint: does SIRT1 determine exercise-induced skeletal muscle mitochondrial biogenesis: differences between in vitro and in vivo experiments?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">How to boost antioxidants by lipophilization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bayrasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Hood</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Andrew Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112 (5), pp.929-930. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (1), pp.20-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00094.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643104v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat liver mitochondrial membrane characteristics and mitochondrial functions are more profoundly altered by dietary lipid quantity than by dietary lipid quality: effect of different nutritional lipid patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Chicoric Acid Is an Antioxidant Molecule That Stimulates AMP Kinase Pathway in L6 Myotubes and Extends Lifespan in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crouzier</w:t>
+                <w:t xml:space="preserve">Raphaël Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711451100331X⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648648v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M19 modulates skeletal muscle differentiation and insulin secretion in pancreatic β-cells through modulation of respiratory chain activity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rat liver mitochondrial membrane characteristics and mitochondrial functions are more profoundly altered by dietary lipid quantity than by dietary lipid quality: effect of different nutritional lipid patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Rassam</w:t>
+                <w:t xml:space="preserve">Manar Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Mezghenna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Gross</w:t>
+                <w:t xml:space="preserve">David Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031815⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (5), pp.647-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711451100331X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706794v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of myostatin alters intermyofibrillar mitochondria activity, unbalances redox status, and impairs tolerance to chronic repetitive contractions in muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commentaries on viewpoint: does SIRT1 determine exercise-induced skeletal muscle mitochondrial biogenesis: differences between in vitro and in vivo experiments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keir J. Menzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ploquin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David A. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 302 (8), pp.E1000-E1008. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (5), pp.929-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00652.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00094.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644146v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols decreased liver NADPH oxidase activity, increased muscle mitochondrial biogenesis and decreased gastrocnemius age-dependent autophagy in aged rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,1234 +4370,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does hydrophobicity always enhance antioxidant drugs? A cut-off effect of the chain length of functionalized chlorogenate esters on ROS-overexpressing fibroblasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">M19 modulates skeletal muscle differentiation and insulin secretion in pancreatic β-cells through modulation of respiratory chain activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Lecomte</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mezghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.2042-7158.2010.01216.x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648848v1</w:t>
+                <w:t xml:space="preserve">hal-00706794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenesis of Junonia coenia densovirus in Spodoptera frugiperda: A route of infection that leads to hypoxia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lack of myostatin alters intermyofibrillar mitochondria activity, unbalances redox status, and impairs tolerance to chronic repetitive contractions in muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ravallec</w:t>
+                <w:t xml:space="preserve">Claire Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302 (8), pp.E1000-E1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00652.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665665v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Sirt1 expression and mitochondrial proteins during conditions of chronic muscle use and disuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Does hydrophobicity always enhance antioxidant drugs? A cut-off effect of the chain length of functionalized chlorogenate esters on ROS-overexpressing fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis J. López Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91451.2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (4), pp.531-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2042-7158.2010.01216.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663720v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial function and apoptotic susceptibility in aging skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Pathogenesis of Junonia coenia densovirus in Spodoptera frugiperda: A route of infection that leads to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Mutuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianna H. Huang</w:t>
+                <w:t xml:space="preserve">Cécilia Multeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayesha Saleem</w:t>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (1), pp.2-12. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 403 (2), pp.137-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2007.00347.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665183v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of denervation on mitochondrially mediated apoptosis in skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Relationship between Sirt1 expression and mitochondrial proteins during conditions of chronic muscle use and disuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Adhihetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. N. O'Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keir J. Menzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 102 (3), pp.1143-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00768.2006⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 107 (6), pp.1730-1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91451.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664669v1</w:t>
+                <w:t xml:space="preserve">hal-02663720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is mitochondrial biogenesis affected in mitochondrial disease?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial function and apoptotic susceptibility in aging skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ljubicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keir J. Menzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianna H. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.2-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2007.00347.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000177426.68149.83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680371v1</w:t>
+                <w:t xml:space="preserve">hal-02665183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random mtDNA deletions and functional consequence in aged human skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effect of denervation on mitochondrially mediated apoptosis in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Adhihetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. N. O'Leary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Stepien</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen L. Wicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.04.153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (3), pp.1143-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00768.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682861v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANT2 isoform required for cancer cell glycolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (5), pp.307-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10863-005-8642-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How is mitochondrial biogenesis affected in mitochondrial disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Adhihetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ljubicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (12), pp.2102-2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000177426.68149.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random mtDNA deletions and functional consequence in aged human skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte de Camaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 332 (2), pp.542-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.04.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantification of Mitochondrial DNA Deletion, Depletion, and Overreplication: Application to Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mousson de Camaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duborjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (8), pp.1309-1317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1373/49.8.1309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5607,3854 +5875,3854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles cellulaires pour l'étude des interactions inter-organes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Using Serial Block Face SEM to study mitochondria-sarcoplasmic reticulum architecture in skeletal muscle of diet-challenged rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Muscle et Qualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Tours, Jun 2024, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée MRI : Focus sur les nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRI : Montpellier Ressources Imagerie, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936608v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Serial Block Face SEM to study mitochondria-sarcoplasmic reticulum architecture in skeletal muscle of diet-challenged rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modèles cellulaires pour l'étude des interactions inter-organes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MRI : Focus sur les nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRI : Montpellier Ressources Imagerie, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Muscle et Qualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Tours, Jun 2024, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829887v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle et Qualités à la DMEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Muscle et Qualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Rennes, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between mitochondrial-associated membranes MAMs, mitochondrial function and protein synthesis in exercised and myopathic muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tuifua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioblast 2022: BEC Inaugural Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carolina Gnaiger; Verena Laner, Jun 2022, Innsbruck, Austria. https://doi.org/10.26124/bec:2022-0001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets et mécanismes d’action d'analogues structuraux de la quercétine sur la sécrétion d'insuline induite par le glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Peraldi-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFD 2020 (Société Francophone du Diabète)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgique. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating reference values on mitochondrial respiration in permeabilized muscle fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Investigating mitochondrial function using O2K respirometer : high-resolution and fluorimetric measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Conference on Mitochondrial Physiology: Mitochondrial function: changes during life cycle and in noncommunicable diseases - COST MitoEAGLE perspectives and MitoEAGLE WG and MC Meeting.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Club métabolisme IRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. 19p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941367v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique des évènements protéolytiques et métaboliques dans le muscle post-mortem des souris KO myostatine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Functional and pharmacological explorations of quercetin-like compounds on glucose-induced insulin secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peraldi-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Virsolvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Groupe Muscle-Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Theix, France. 19p</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pharmacologie et de Thérapeutique (SFPT), Jun 2019, Lyon, France. pp.17 / CO-045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940121v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and pharmacological explorations of quercetin-like compounds on glucose-induced insulin secretion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Generating reference values on mitochondrial respiration in permeabilized muscle fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Gama-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lemieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Conference on Mitochondrial Physiology: Mitochondrial function: changes during life cycle and in noncommunicable diseases - COST MitoEAGLE perspectives and MitoEAGLE WG and MC Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mitochondrial Physiology Society, Oct 2019, Belgrade, Serbia. 3p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26124/mitofit:ea19.MitoEAGLE.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353458v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating mitochondrial function using O2K respirometer : high-resolution and fluorimetric measurements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinétique des évènements protéolytiques et métaboliques dans le muscle post-mortem des souris KO myostatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club métabolisme IRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. 19p</w:t>
+              <w:t xml:space="preserve">Réunion Groupe Muscle-Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Theix, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941383v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial respirometry reference values from permeabilized mouse soleus muscle fibers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo M Garcia-Roves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Doerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MiP2017- 12th Conference on Mitochondrial Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hradec Králové, Czech Republic. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does REDD1 act as an AMPK-like in skeletal muscle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. European Muscle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’isoforme courte de la déacétylase NAD+ dépendante Sirt 3 dans l’homéostasie du muscle squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lecaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamroeun Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Congrès AFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of M3 short isoform of NAD+ dependent deacetylase SIRT3 in skeletal muscle homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lecaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamroeun Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journée de l’École Doctorale en Sciences du Mouvement Humain « SANTE ET PERFORMANCE»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nice, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mitochondrial and cytosolic isoforms of NAD+ dependent deacetylase SIRT3 in skeletal muscle homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les sirtuines mitochondriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMIT 2014, 9. International Meeting on Mitochondrial Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampere, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">7. Colloque du réseau MeetOchondrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Evian les Bains, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837637v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial-targeted antioxidant MitoQ ameliorated metabolic syndrome features much better than Apocynin and Allopurinol in obesogenic diet-fed rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Role of mitochondrial and cytosolic isoforms of NAD+ dependent deacetylase SIRT3 in skeletal muscle homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. 1 p</w:t>
+              <w:t xml:space="preserve">EUROMIT 2014, 9. International Meeting on Mitochondrial Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampere, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837648v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle physiologique des isoformes M1 et M3 de Sirt3 dans le tissu musculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial-targeted antioxidant MitoQ ameliorated metabolic syndrome features much better than Apocynin and Allopurinol in obesogenic diet-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Meetochondrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Evian les Bains, France. 1 p</w:t>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837641v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sirtuines mitochondriales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Rôle physiologique des isoformes M1 et M3 de Sirt3 dans le tissu musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque du réseau MeetOchondrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Evian les Bains, France. 16 p</w:t>
+              <w:t xml:space="preserve">Colloque Meetochondrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Evian les Bains, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837639v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicoric acid is an anti-oxidant molecule stimulating AMP Kinase, PGC-1alpha expression and mitochondrial activity in a model of skeletal muscular cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">From phenolic acids to phenolipids: A strategy to improve antioxidant activity in emulsions and cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bayrasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Pharmacology et de Thérapeutique (SFPT). Tours, FRA., Apr 2013, Angers, France. 45 p</w:t>
+              <w:t xml:space="preserve">246. ACS National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Indianapolis, Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837556v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isoformes M1 et M3 de Sirt3 régulent le métabolisme basal et le maintien de la masse musculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Chronic AMPK activation improved mitochondrial function and endurance capacity of aged myostatin deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 12 diapositives</w:t>
+              <w:t xml:space="preserve">8. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pharmacology et de Thérapeutique (SFPT). Tours, FRA., Apr 2013, Angers, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837571v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic AMPK activation improved mitochondrial function and endurance capacity of aged myostatin deficient mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les isoformes M1 et M3 de Sirt3 régulent le métabolisme basal et le maintien de la masse musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Pharmacology et de Thérapeutique (SFPT). Tours, FRA., Apr 2013, Angers, France. 45 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837555v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Britto</w:t>
+                <w:t xml:space="preserve">Chicoric acid is an anti-oxidant molecule stimulating AMP Kinase, PGC-1alpha expression and mitochondrial activity in a model of skeletal muscular cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pharmacology et de Thérapeutique (SFPT). Tours, FRA., Apr 2013, Angers, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837573v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From phenolic acids to phenolipids: A strategy to improve antioxidant activity in emulsions and cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">246. ACS National Meeting &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Indianapolis, Indiana, United States</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268489v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de la centrale énergétique musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des Microscopistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut off effect of phenolipids in emulsified, cellular or microbiological systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jochen Weiss</w:t>
+                <w:t xml:space="preserve">Chicoric acid is a potent antioxidant regulating the AMPK pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Magous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cincinnati, United States. 108 p</w:t>
+              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. 446 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744442v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic exercise performance and 4-weeks AICAR treatment in myostatin-deficient aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès International de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicoric acid is a potent antioxidant regulating the AMPK pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Magous</w:t>
+                <w:t xml:space="preserve">Cut off effect of phenolipids in emulsified, cellular or microbiological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bayrasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. 446 p</w:t>
+              <w:t xml:space="preserve">102. AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cincinnati, United States. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745040v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mitochondrin, a novel mitochondrial protein involved in the regulation of ATP production and myogenic differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque du réseau MeetOchondrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of mitochondrial biogenesis in muscle: effect of exercise and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael K. Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Irrcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.Steele Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Meeting of the Asian Society for mitochondrial research and medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de la mesure de la signalisation rétrograde mitochondriale au cours de la différenciation musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aging on rat skeletal muscle mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ljubicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keir J. Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianna.H. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayesha Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontario exercise physiology conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Barrie, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial function and apoptotic proteins in denervated muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. N. O'Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Adhihetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontario exercise physiology conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Barrie, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the NAD+ -depend histone deacetylase SIRT1 in exercised rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Adhihetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontario exercise physiology conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Barrie, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation de délétions aléatoires de l’ADN mitochondrial au cours du vieillissement, conséquences sur l’activité mitochondriale musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Mousson de Camaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès bisannuel du groupe Français de Bioénergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9464,4575 +9732,4575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between mitochondria-associated membranes, protein synthesis and energy metabolism in skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Asikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - 4th Edition Membrane Contact Sites: Methodology, Biology &amp; Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Monopoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de muscle squelettique in vitro en 3 dimensions (3D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Koechlin-Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075011v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise intervention in a population with CKD increases skeletal muscle mitochondrial respiration rates, while decreasing PBMC respiration rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">The Impact of Home-Based Exercise on Skeletal Muscle Mitochondria in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Gipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhika Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshanna Badhesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial Biochemistry in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Breckenridge, United States</w:t>
+              <w:t xml:space="preserve">Kidney Week 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Philadelphia, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233492v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Home-Based Exercise on Skeletal Muscle Mitochondria in CKD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harshanna Badhesha</w:t>
+                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney Week 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Philadelphia, United States. </w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233552v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">Exercise intervention in a population with CKD increases skeletal muscle mitochondrial respiration rates, while decreasing PBMC respiration rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhika Batra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshanna Badhesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Mitochondrial Biochemistry in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Breckenridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816235v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Migeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise Training Reduces Maximal Peripheral Blood Mononuclear Cell Mitochondrial Respiration While Increasing Anti-Inflammatory IL-10 in Patients With CKD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhika Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshanna Badhesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Gipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney Week 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Philadelphia, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commitment to reproducibility in mitochondrial respiration studies with permeabilized muscle fibers.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effets et mécanismes d’action d'analogues structuraux de la quercétine sur la sécrétion d'insuline induite par le glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Distefano</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peraldi-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Padua Muscle Days Padova IT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Padova, Italy. </w:t>
+              <w:t xml:space="preserve">Congrès SFD 2020 (Société Francophone du Diabète)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgique. , 1 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233642v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets et mécanismes d’action d'analogues structuraux de la quercétine sur la sécrétion d'insuline induite par le glucose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Commitment to reproducibility in mitochondrial respiration studies with permeabilized muscle fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Doerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Gama Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Virsolvy</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Distefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFD 2020 (Société Francophone du Diabète)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgique. , 1 p., 2020</w:t>
+              <w:t xml:space="preserve">2020 Padua Muscle Days Padova IT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Padova, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941489v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galangin inhibits glucose-induced insulin secretion through the alteration of mitochondrial oxidative phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Peraldi-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Youl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier Diabetes Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’apoptose et de l’autophagie aux mécanismes de transformation post-mortem du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 1p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDD1 Reduces Muscle Metabolism to Foster Adaptation under Fasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, San Diego, United States. , THE FASEB JOURNAL, 32 (S1), 2018, Experimental Biology 2018 Meeting Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fasebj.2018.32.1_supplement.lb381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the proteolytic events by the Myostatin in the post-mortem skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journée CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of permeabilized fibers preparation for mitochondrial respiration measurements using Design of Experiments methodology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MITOEAGLE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Obergurgl, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for autophagy attenuation during post-mortem maturation of hypertrophied muscle in myostatin deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès du club français Autophagie CFATG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress on Targeting Mitochondria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential mitochondria targeting activity of natural phenolics and phenolipids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+                <w:t xml:space="preserve">Impact de génotypes musculaires sur les caractéristiques fonctionnelles et métaboliques du muscle in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on the Science and Technology development of grains, oils and foodstuff</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Zhengzhou, China. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602217v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surexpression de Sirt3 dans le muscle squelettique modifie la composition en lipides des membranes des mitochondries et leur activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de génotypes musculaires sur les caractéristiques fonctionnelles et métaboliques du muscle in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tintignac</w:t>
+                <w:t xml:space="preserve">Potential mitochondria targeting activity of natural phenolics and phenolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bayrasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">International Forum on the Science and Technology development of grains, oils and foodstuff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Zhengzhou, China. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837647v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic synthesis of phenolipids:New antimicrobial and antioxidant agents with optimized-properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of mitochondrial NAD+-dependent deacetylase Sirt3 in the regulation of myoblast differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque colloque MeetOchondrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Soustons, France. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria function and redox status in hypertrophied myostatin-deficient muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Biochemistry of Exercise Congress (IBEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système Oroboros© ou comment analyser les cinétiques de respiration mitochondriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial function and redox status in myostatin-deficient skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée de l'école doctorale Sciences du Mouvement Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Montpellier, France. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">1. World Congress on Targeting Mitochondria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Berlin, Germany. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823279v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and antimicrobial activity of rosmarinic acid fatty esters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système Oroboros© ou comment analyser les cinétiques de respiration mitochondriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro Fed Lipid Congress. Oils, fats and lipids: health &amp; nutrition, chemistry &amp; energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Munich, Germany. , 1 p., 2010</w:t>
+              <w:t xml:space="preserve">6. Journée de l'école doctorale Sciences du Mouvement Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montpellier, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822439v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial function and redox status in myostatin-deficient skeletal muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+                <w:t xml:space="preserve">Antioxidant and antimicrobial activity of rosmarinic acid fatty esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bayrasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarisa Suriyarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. World Congress on Targeting Mitochondria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Berlin, Germany. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">8th Euro Fed Lipid Congress. Oils, fats and lipids: health &amp; nutrition, chemistry &amp; energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Munich, Germany. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813436v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantity but not quality of lipids modifies mitochondrial functions in rat liver: respiration, ROS production, membrane potentiel and fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un extrait de polyphénols de raisins rouges sur le stress oxydant induit au cours du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction du récepteur mitochondrial de la T3 (p43) avec VDAC et β-F1-ATPase : conséquences sur l’import de p43, l’apoptose et la production d’ATP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque du réseau MeetOchondrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Arcachon, France. , 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of skeletal muscle mitochondria properties isolated by protease digestion and mechanical homogenization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Regulation of the NAD+-dependent histone deacetylase Sirt1 in conditions of muscle use and disuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Adhihetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. N. O'Leary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815363v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the NAD+-dependent histone deacetylase Sirt1 in conditions of muscle use and disuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comparison of skeletal muscle mitochondria properties isolated by protease digestion and mechanical homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ljubicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keir J. Menzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820113v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial properties of skeletal muscle from aged F344BN rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Adhihetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ljubicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keir J. Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Meeting Canadian Federation of Biological Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Guelp, Canada. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de l'isoforme 2 de la translocase des nucléotides adényliques mitochondriale et métabolisme de la cellule cancéreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de Biochimie – Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marrakech, Maroc. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplétion de l'ADN mitochondrial et mutations du gène de la déoxyguanosine kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Narbonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Padet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clerc-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Angers, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de l'isoforme 2 de la translocase des nucléotides adényliques mitochondriale et métabolisme de la cellule cancéreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Angers, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of random mitochondrial DNA deletions and phenotypic consequences in aged human skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Biochemistry of Exercise Conference (IBEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Maastricht, Netherlands. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of random mitochondrial DNA deletions and phenotypic consequences in aged human skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Annual Meeting of The American Society of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Los Angelès, United States. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of mitochondrial DNA deletion, depletion and over-replication: application to diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Padet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mousson de Camaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découverte des Génomes et Expression des Gènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Paris, France. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14042,147 +14310,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial respiratory states and rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Gnaiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonor Aasander Frostner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norwahidah Abdul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Abumrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Acuna-Castroviejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14192,100 +14460,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations génétiques et métaboliques de la mitochondrie : Pathologie et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02825195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14295,229 +14563,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme musculaire dans l'insulino-résistance : exploration du rôle des mitochondries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master 2 mention nutrition, sciences des aliments, parcours Nutrition et Compléments Alimentaires - UE Nutrition expérimentale (depuis 2017_ 3h/an), Univ Montpellier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal Muscle Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master 2 Biologie Santé – parcours Médecine Expérimentale et Régénératrice – Université Montpellier TC4 : Physiopathologie intégrée - Métabolisme musculaire (2015-2016_1h30/an), Univ Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques contractiles et plasticité musculaire : Adaptation du système de régénération de l’ATP à l’activité physique et l’hypoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master 1 STAPS - UE Mécanique et Biomécanique (2009-2012_4h/an), Univ Montpellier, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14585,51 +14853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47C46818"/>
+    <w:nsid w:val="976AC2EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14816,51 +15084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-chabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5604-5668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077823672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258847v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarniguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cubedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hennani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.11602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Eid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2020.101250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Cicero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Upasani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bayrasy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2124-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Baali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Belloum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiya Baali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8040193" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Raymond Ebabe Elle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2014.945079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligen G. Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyun. Y. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lee Iii Ward" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085636" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114388" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267871v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrew Decker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.07.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPWXVGF0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-1041-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJTQW841-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir J. Menzies" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00094.2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451100331X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ploquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00652.2011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairafi Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2012.694428" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. L&#243;pez Giraldo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-7158.2010.01216.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3WRL3CN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Adhihetty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. N. O'Leary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91451.2008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ljubicic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna H. Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Saleem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2007.00347.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Wicks" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00768.2006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000177426.68149.83" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Camaret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stepien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.153" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM81X252-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-005-8642-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF2KXLJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mousson de Camaret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Issartel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/49.8.1309" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautheron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peraldi-Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quignard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941367v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gama-Perez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lemieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/mitofit:ea19.MitoEAGLE.0001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Garcia-Roves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Doerrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubouchaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837648v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837571v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268489v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802595v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744442v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Weiss" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745040v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cross" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magous" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815721v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820060v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hood" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Connor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Irrcher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.Steele Joseph" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna.H. Huang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820081v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832102v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832905v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mousson de Camaret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Norman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ahmadi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rehman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Batra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshanna Badhesha" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233552v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Gipe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233536v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233642v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gama Perez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Distefano" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941489v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941399v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie N'Guyen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Youl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941628v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287157v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802477v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823279v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822439v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarisa Suriyarak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813436v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816508v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815363v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820113v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831407v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Narbonnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clerc-Renaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831378v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828218v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833530v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825195v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310607v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310606v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-chabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5604-5668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077823672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16040550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258847v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarniguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cubedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hennani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.11602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Eid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2020.101250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Cicero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Upasani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bayrasy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2124-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Baali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Belloum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiya Baali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8040193" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligen G. Lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyun. Y. Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lee Iii Ward" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085636" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Raymond Ebabe Elle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2014.945079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268063v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-1041-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJTQW841-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrew Decker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.07.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPWXVGF0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451100331X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir J. Menzies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hood" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00094.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairafi Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2012.694428" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ploquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00652.2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. L&#243;pez Giraldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-7158.2010.01216.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3WRL3CN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Adhihetty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. N. O'Leary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91451.2008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ljubicic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna H. Huang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Saleem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2007.00347.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Wicks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00768.2006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-005-8642-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF2KXLJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680371v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000177426.68149.83" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Camaret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stepien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.153" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM81X252-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mousson de Camaret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Issartel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/49.8.1309" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936608v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936605v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautheron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peraldi-Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quignard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gama-Perez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lemieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/mitofit:ea19.MitoEAGLE.0001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941559v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Garcia-Roves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Doerrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubouchaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837639v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745040v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cross" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Weiss" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hood" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Connor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Irrcher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.Steele Joseph" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811695v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna.H. Huang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820081v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832102v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832905v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mousson de Camaret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233552v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Norman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Gipe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Batra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshanna Badhesha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ahmadi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rehman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gama Perez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Distefano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941399v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie N'Guyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Youl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decker" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287157v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802477v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804341v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813436v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarisa Suriyarak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816508v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815363v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832035v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831407v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Narbonnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clerc-Renaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831378v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828218v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825195v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936597v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310607v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>