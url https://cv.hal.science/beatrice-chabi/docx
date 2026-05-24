--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2354,295 +2354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective effect of myostatin gene deletion on aging-related muscle metabolic decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (4), pp.455-463. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.23 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2016.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635923v1</w:t>
+                <w:t xml:space="preserve">hal-01804186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of myostatin gene deletion on aging-related muscle metabolic decline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endurance training prevents negative effects of the hypoxia mimetic dimethyloxalylglycine on cardiac and skeletal muscle function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78, pp.23 - 31. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.455-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2016.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00171.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804186v1</w:t>
+                <w:t xml:space="preserve">hal-01635923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective activity of total polyphenols from genista quadriflora munby and teucrium polium geyrii maire in acetaminophen-induced hepatotoxicity in rats</w:t>
               </w:r>
@@ -2788,51 +2788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frankie Vanterpool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8032,51 +8032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic AMPK activation improved mitochondrial function and endurance capacity of aged myostatin deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8147,221 +8147,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isoformes M1 et M3 de Sirt3 régulent le métabolisme basal et le maintien de la masse musculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicoric acid is an anti-oxidant molecule stimulating AMP Kinase, PGC-1alpha expression and mitochondrial activity in a model of skeletal muscular cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 12 diapositives</w:t>
+              <w:t xml:space="preserve">8. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pharmacology et de Thérapeutique (SFPT). Tours, FRA., Apr 2013, Angers, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837571v1</w:t>
+                <w:t xml:space="preserve">hal-01837556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicoric acid is an anti-oxidant molecule stimulating AMP Kinase, PGC-1alpha expression and mitochondrial activity in a model of skeletal muscular cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les isoformes M1 et M3 de Sirt3 régulent le métabolisme basal et le maintien de la masse musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Pharmacology et de Thérapeutique (SFPT). Tours, FRA., Apr 2013, Angers, France. 45 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837556v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
               </w:r>
@@ -8705,51 +8705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9285,260 +9285,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aging on rat skeletal muscle mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial function and apoptotic proteins in denervated muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. N. O'Leary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Adhihetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontario exercise physiology conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Barrie, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811695v1</w:t>
+                <w:t xml:space="preserve">hal-02820081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial function and apoptotic proteins in denervated muscle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of aging on rat skeletal muscle mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ljubicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keir J. Menzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianna.H. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontario exercise physiology conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Barrie, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820081v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the NAD+ -depend histone deacetylase SIRT1 in exercised rats</w:t>
               </w:r>
@@ -9990,527 +9990,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise intervention in a population with CKD increases skeletal muscle mitochondrial respiration rates, while decreasing PBMC respiration rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Migeon</w:t>
+                <w:t xml:space="preserve">Jennifer Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ducornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">Armin Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhika Batra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshanna Badhesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Mitochondrial Biochemistry in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Breckenridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816235v1</w:t>
+                <w:t xml:space="preserve">hal-04233492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Home-Based Exercise on Skeletal Muscle Mitochondria in CKD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harshanna Badhesha</w:t>
+                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney Week 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Philadelphia, United States. </w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233552v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075011v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise intervention in a population with CKD increases skeletal muscle mitochondrial respiration rates, while decreasing PBMC respiration rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Home-Based Exercise on Skeletal Muscle Mitochondria in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Gipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Norman</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Radhika Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshanna Badhesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial Biochemistry in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Breckenridge, United States</w:t>
+              <w:t xml:space="preserve">Kidney Week 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Philadelphia, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233492v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
               </w:r>
@@ -10522,64 +10522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10621,103 +10621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise Training Reduces Maximal Peripheral Blood Mononuclear Cell Mitochondrial Respiration While Increasing Anti-Inflammatory IL-10 in Patients With CKD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Norman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Radhika Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshanna Badhesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Gipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney Week 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Philadelphia, United States. </w:t>
@@ -10740,277 +10740,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets et mécanismes d’action d'analogues structuraux de la quercétine sur la sécrétion d'insuline induite par le glucose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gautheron</w:t>
+                <w:t xml:space="preserve">Commitment to reproducibility in mitochondrial respiration studies with permeabilized muscle fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Doerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Gama Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Virsolvy</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Distefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFD 2020 (Société Francophone du Diabète)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgique. , 1 p., 2020</w:t>
+              <w:t xml:space="preserve">2020 Padua Muscle Days Padova IT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Padova, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941489v1</w:t>
+                <w:t xml:space="preserve">hal-04233642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commitment to reproducibility in mitochondrial respiration studies with permeabilized muscle fibers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pau Gama Perez</w:t>
+                <w:t xml:space="preserve">Effets et mécanismes d’action d'analogues structuraux de la quercétine sur la sécrétion d'insuline induite par le glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Distefano</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Peraldi-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Padua Muscle Days Padova IT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Padova, Italy. </w:t>
+              <w:t xml:space="preserve">Congrès SFD 2020 (Société Francophone du Diabète)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgique. , 1 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233642v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galangin inhibits glucose-induced insulin secretion through the alteration of mitochondrial oxidative phosphorylation</w:t>
               </w:r>
@@ -11246,51 +11246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDD1 Reduces Muscle Metabolism to Foster Adaptation under Fasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11889,51 +11889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11969,277 +11969,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surexpression de Sirt3 dans le muscle squelettique modifie la composition en lipides des membranes des mitochondries et leur activité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+                <w:t xml:space="preserve">Potential mitochondria targeting activity of natural phenolics and phenolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bayrasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
+              <w:t xml:space="preserve">International Forum on the Science and Technology development of grains, oils and foodstuff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Zhengzhou, China. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837653v1</w:t>
+                <w:t xml:space="preserve">hal-01602217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential mitochondria targeting activity of natural phenolics and phenolipids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">La surexpression de Sirt3 dans le muscle squelettique modifie la composition en lipides des membranes des mitochondries et leur activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on the Science and Technology development of grains, oils and foodstuff</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Zhengzhou, China. , 2016</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602217v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic synthesis of phenolipids:New antimicrobial and antioxidant agents with optimized-properties</w:t>
               </w:r>
@@ -14853,51 +14853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="976AC2EB"/>
+    <w:nsid w:val="807542B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15084,51 +15084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-chabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5604-5668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077823672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16040550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258847v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarniguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cubedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hennani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.11602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Eid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2020.101250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Cicero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Upasani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bayrasy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2124-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Baali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Belloum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiya Baali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8040193" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligen G. Lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyun. Y. Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lee Iii Ward" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085636" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Raymond Ebabe Elle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2014.945079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268063v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-1041-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJTQW841-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrew Decker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.07.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPWXVGF0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451100331X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir J. Menzies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hood" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00094.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairafi Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2012.694428" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ploquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00652.2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. L&#243;pez Giraldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-7158.2010.01216.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3WRL3CN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Adhihetty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. N. O'Leary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91451.2008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ljubicic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna H. Huang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Saleem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2007.00347.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Wicks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00768.2006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-005-8642-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF2KXLJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680371v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000177426.68149.83" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Camaret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stepien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.153" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM81X252-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mousson de Camaret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Issartel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/49.8.1309" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936608v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936605v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautheron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peraldi-Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quignard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gama-Perez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lemieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/mitofit:ea19.MitoEAGLE.0001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941559v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Garcia-Roves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Doerrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubouchaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837639v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745040v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cross" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Weiss" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hood" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Connor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Irrcher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.Steele Joseph" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811695v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna.H. Huang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820081v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832102v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832905v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mousson de Camaret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233552v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Norman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Gipe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Batra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshanna Badhesha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ahmadi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rehman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gama Perez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Distefano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941399v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie N'Guyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Youl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decker" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287157v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802477v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804341v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813436v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarisa Suriyarak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816508v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815363v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832035v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831407v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Narbonnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clerc-Renaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831378v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828218v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825195v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936597v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310607v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-chabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5604-5668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077823672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16040550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258847v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarniguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cubedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hennani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.11602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Eid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2020.101250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lo Cicero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nissan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Upasani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bayrasy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2124-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Baali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Belloum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiya Baali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8040193" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligen G. Lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyun. Y. Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lee Iii Ward" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085636" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Raymond Ebabe Elle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2014.945079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268063v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-1041-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJTQW841-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrew Decker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.07.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPWXVGF0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451100331X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir J. Menzies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hood" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00094.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairafi Badie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2012.694428" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ploquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00652.2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. L&#243;pez Giraldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-7158.2010.01216.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3WRL3CN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Adhihetty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. N. O'Leary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91451.2008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ljubicic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna H. Huang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Saleem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2007.00347.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Wicks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00768.2006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-005-8642-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF2KXLJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680371v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000177426.68149.83" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Camaret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stepien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.153" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM81X252-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mousson de Camaret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Issartel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/49.8.1309" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936608v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936605v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautheron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peraldi-Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quignard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gama-Perez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lemieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/mitofit:ea19.MitoEAGLE.0001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941559v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Garcia-Roves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Doerrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubouchaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837639v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745040v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cross" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Weiss" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Hood" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Connor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Irrcher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.Steele Joseph" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820081v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna.H. Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832102v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832905v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mousson de Camaret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233492v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Norman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ahmadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rehman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Batra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshanna Badhesha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233552v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Gipe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gama Perez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Distefano" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941489v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941399v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie N'Guyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Youl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602217v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287157v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802477v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804341v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813436v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarisa Suriyarak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816508v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815363v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832035v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831407v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Narbonnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clerc-Renaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831378v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828218v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825195v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04936597v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310607v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>