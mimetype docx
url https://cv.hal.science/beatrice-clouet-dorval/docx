--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -932,2740 +932,2760 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-quadruplexes in Haloferax volcanii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary and functional insights into the Ski2-like helicase family in Archaea: a comparison of Thermococcales ASH-Ski2 and Hel308 activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zackie Aktary</w:t>
+                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+                <w:t xml:space="preserve">Marta Kwapisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Vesco</w:t>
+                <w:t xml:space="preserve">Isabelle Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Noury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jourdain</w:t>
+                <w:t xml:space="preserve">Duy khanh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.01.16.575881⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), lqae026 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823252v1</w:t>
+                <w:t xml:space="preserve">hal-04573206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary and functional insights into the Ski2-like helicase family in Archaea: a comparison of Thermococcales ASH-Ski2 and Hel308 activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Batista</w:t>
+                <w:t xml:space="preserve">Characterization of a small tRNA ‐binding protein that interacts with the archaeal proteasome complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
+                <w:t xml:space="preserve">Laura Marino-Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Kwapisz</w:t>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Canal</w:t>
+                <w:t xml:space="preserve">Ziad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy khanh Phung</w:t>
+                <w:t xml:space="preserve">Jacques Covès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), lqae026 (16p.). </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bacterial macromolecular machineries, 118 (1-2), pp.16-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573206v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a small tRNA ‐binding protein that interacts with the archaeal proteasome complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic Diversity of Lhr Proteins and Biochemical Activities of the Thermococcales aLhr2 DNA/RNA Helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Yves Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Covès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14948⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11070950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701716v1</w:t>
+                <w:t xml:space="preserve">hal-03365138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Diversity of Lhr Proteins and Biochemical Activities of the Thermococcales aLhr2 DNA/RNA Helicase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">RNA processing machineries in Archaea: the 5′-3′ exoribonuclease aRNase J of the β-CASP family is engaged specifically with the helicase ASH-Ski2 and the 3′-5′ exoribonucleolytic RNA exosome machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11070950⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (7), pp.3832-3847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365138v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA processing machineries in Archaea: the 5′-3′ exoribonuclease aRNase J of the β-CASP family is engaged specifically with the helicase ASH-Ski2 and the 3′-5′ exoribonucleolytic RNA exosome machinery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Etienne</w:t>
+                <w:t xml:space="preserve">Insights into RNA-processing pathways and associated RNA-degrading enzymes in Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Moalic</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaele Fichant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa052⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (5), pp.579-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuy016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028340v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and functional interplay between PCNA DNA clamp and Mre11–Rad50 complex from the archaeon Pyrococcus furiosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (11), pp.5651-5663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gky322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into RNA-processing pathways and associated RNA-degrading enzymes in Archaea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of CRISPR systems in the euryarchaeal Pyrococcales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Norais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuy016⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.659 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/rna.23927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381700v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of CRISPR systems in the euryarchaeal Pyrococcales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeal β-CASP ribonucleases of the aCPSF1 family are orthologs of the eukaryal CPSF-73 factor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Norais</w:t>
+                <w:t xml:space="preserve">P.S. Langendijk-Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moisan</w:t>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.1091-1103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644106v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal β-CASP ribonucleases of the aCPSF1 family are orthologs of the eukaryal CPSF-73 factor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of the β-CASP ribonucleases: highly conserved and ubiquitous metallo-enzymes involved in messenger RNA maturation and degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dominski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.K. Phung</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41, pp.1091-1103</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1829, pp.532-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947648v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of the β-CASP ribonucleases: highly conserved and ubiquitous metallo-enzymes involved in messenger RNA maturation and degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Dominski</w:t>
+                <w:t xml:space="preserve">Programmable sequence-specific click-labeling of RNA using archaeal box C/D RNP methyltransferases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tomkuviene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cerniauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+                <w:t xml:space="preserve">E. Weinhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klimasauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (14), pp.6765-6773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945030v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable sequence-specific click-labeling of RNA using archaeal box C/D RNP methyltransferases.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archaeal -CASP Ribonucleases of the aCPSF1 Family are Orthologs of the Eukaryal CPSF-73 factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 40 (14), pp.6765-6773. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 41 (2), pp.1091-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789664v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal -CASP Ribonucleases of the aCPSF1 Family are Orthologs of the Eukaryal CPSF-73 factor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Identification of CRISPR and riboswitch related RNAs among novel noncoding RNAs of the euryarchaeon Pyrococcus abyssi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounthéa Phok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J Carpousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788546v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of CRISPR and riboswitch related RNAs among novel noncoding RNAs of the euryarchaeon Pyrococcus abyssi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kounthéa Phok</w:t>
+                <w:t xml:space="preserve">Euryarchaeal beta-CASP proteins with homology to bacterial RNase J Have 5'- to 3'-exoribonuclease activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moisan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285, pp.17574-17583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.095117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648237v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euryarchaeal beta-CASP proteins with homology to bacterial RNase J Have 5'- to 3'-exoribonuclease activity.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+                <w:t xml:space="preserve">Two different mechanisms for tRNA ribose methylation in archaea: a short survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.095117⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (9-10), pp.889-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2005.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506940v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two different mechanisms for tRNA ribose methylation in archaea: a short survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
+                <w:t xml:space="preserve">The K-loop, a general feature of the Pyrococcus C/D guide RNAs, is an RNA structural motif related to the K-turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nolivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Mougin</w:t>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.6507-6514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678251v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The K-loop, a general feature of the Pyrococcus C/D guide RNAs, is an RNA structural motif related to the K-turn</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+                <w:t xml:space="preserve">Box C/D RNA guides for the ribose methylation of archaeal tRNAs. The tRNATrp intron guides the formation of two ribose-methylated nucleosides in the mature tRNATrp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.6507-6514</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 29 (22), pp.4518-4529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/29.22.4518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017165v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box C/D RNA guides for the ribose methylation of archaeal tRNAs. The tRNATrp intron guides the formation of two ribose-methylated nucleosides in the mature tRNATrp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue-specific splicing of two mutually exclusive exons of the chicken β-tropomyosin pre-mRNA: Positive and negative regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Clouet d'Orval</w:t>
+                <w:t xml:space="preserve">P. Durosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Bortolin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 78 (6), pp.457 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(96)84752-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/29.22.4518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02675706v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific splicing of two mutually exclusive exons of the chicken β-tropomyosin pre-mRNA: Positive and negative regulations</w:t>
+                <w:t xml:space="preserve">β-Tropomyosin Pre-mRNA Folding Around a Muscle-specific Exon Interferes with Several Steps of Spliceosome Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Gallego</w:t>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sirand-Pugnet</w:t>
+                <w:t xml:space="preserve">Patrice Durosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Durosay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+                <w:t xml:space="preserve">Edward Brody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. d'Aubenton-Carafa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joëlle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 78 (6), pp.457 - 465. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 251 (5), pp.591-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0300-9084(96)84752-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1995.0458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01907496v1</w:t>
+                <w:t xml:space="preserve">hal-04256962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Tropomyosin Pre-mRNA Folding Around a Muscle-specific Exon Interferes with Several Steps of Spliceosome Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA secondary structure repression of a muscle-specific exon in HeLa cell nuclear extracts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Durosay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Maria E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Brody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1995.0458⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 252 (5014), pp.1823-1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.2063195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256962v1</w:t>
+                <w:t xml:space="preserve">inserm-01907516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA secondary structure repression of a muscle-specific exon in HeLa cell nuclear extracts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Clouet d'Orval</w:t>
+                <w:t xml:space="preserve">G-quadruplexes in Haloferax volcanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackie Aktary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guglielmo Vesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves d'Aubenton Carafa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+                <w:t xml:space="preserve">Dorian Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria E. Gallego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward Brody</w:t>
+                <w:t xml:space="preserve">Thomas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">inserm-01907516v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of CRISPR system in the euryarchaeal pyrococcales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Norais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3812,51 +3832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-d'Orval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Franzetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65795-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05329843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cirio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ansart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-D&#8217;orval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03300-0_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Hajj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar El-Hamaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abdel-Razzak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814685-9.00001-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65795-0_4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackie Aktary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Noury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.16.575881" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#160;khanh Phung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03701716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marino-Puertas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14948" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11070950" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.23927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Phung" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J. Carpousis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dominski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clouet d'Orval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomkuviene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerniauskas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weinhold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimasauskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounth&#233;a Phok" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J Carpousis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-312" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.095117" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.02.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43HGL6XZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolivos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet d'Orval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bachellerie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.22.4518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gallego" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durosay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84752-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4LP4QXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Durosay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Brody" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1995.0458" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M5W8B5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton Carafa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Gallego" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.2063195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-d'Orval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Franzetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65795-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05329843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cirio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ansart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-D&#8217;orval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03300-0_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Hajj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar El-Hamaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abdel-Razzak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814685-9.00001-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65795-0_4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#160;khanh Phung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03701716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marino-Puertas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14948" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11070950" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.23927" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Phung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J. Carpousis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dominski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clouet d'Orval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomkuviene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerniauskas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weinhold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimasauskas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounth&#233;a Phok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J Carpousis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.095117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43HGL6XZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolivos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet d'Orval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bachellerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.22.4518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gallego" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durosay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84752-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4LP4QXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Durosay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Brody" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1995.0458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M5W8B5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton Carafa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Gallego" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.2063195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackie Aktary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Noury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>