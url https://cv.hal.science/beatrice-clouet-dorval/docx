--- v1 (2026-04-09)
+++ v2 (2026-05-14)
@@ -66,390 +66,2953 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeal G-quadruplexes: a novel model for understanding unusual DNA/RNA structures across the tree of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackie Aktary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Sorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guglielmo Vesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkag067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary and functional insights into the Ski2-like helicase family in Archaea: a comparison of Thermococcales ASH-Ski2 and Hel308 activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Kwapisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy khanh Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), lqae026 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a small tRNA ‐binding protein that interacts with the archaeal proteasome complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marino-Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bacterial macromolecular machineries, 118 (1-2), pp.16-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenetic Diversity of Lhr Proteins and Biochemical Activities of the Thermococcales aLhr2 DNA/RNA Helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11070950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNA processing machineries in Archaea: the 5′-3′ exoribonuclease aRNase J of the β-CASP family is engaged specifically with the helicase ASH-Ski2 and the 3′-5′ exoribonucleolytic RNA exosome machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (7), pp.3832-3847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into RNA-processing pathways and associated RNA-degrading enzymes in Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaele Fichant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (5), pp.579-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuy016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical and functional interplay between PCNA DNA clamp and Mre11–Rad50 complex from the archaeon Pyrococcus furiosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (11), pp.5651-5663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of CRISPR systems in the euryarchaeal Pyrococcales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Norais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.659 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/rna.23927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeal β-CASP ribonucleases of the aCPSF1 family are orthologs of the eukaryal CPSF-73 factor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.1091-1103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence of the β-CASP ribonucleases: highly conserved and ubiquitous metallo-enzymes involved in messenger RNA maturation and degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dominski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1829, pp.532-551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeal -CASP Ribonucleases of the aCPSF1 Family are Orthologs of the Eukaryal CPSF-73 factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (2), pp.1091-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmable sequence-specific click-labeling of RNA using archaeal box C/D RNP methyltransferases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tomkuviene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cerniauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Weinhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klimasauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (14), pp.6765-6773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of CRISPR and riboswitch related RNAs among novel noncoding RNAs of the euryarchaeon Pyrococcus abyssi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounthéa Phok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euryarchaeal beta-CASP proteins with homology to bacterial RNase J Have 5'- to 3'-exoribonuclease activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285, pp.17574-17583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.095117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The K-loop, a general feature of the Pyrococcus C/D guide RNAs, is an RNA structural motif related to the K-turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nolivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.6507-6514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two different mechanisms for tRNA ribose methylation in archaea: a short survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (9-10), pp.889-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2005.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Box C/D RNA guides for the ribose methylation of archaeal tRNAs. The tRNATrp intron guides the formation of two ribose-methylated nucleosides in the mature tRNATrp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (22), pp.4518-4529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/29.22.4518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tissue-specific splicing of two mutually exclusive exons of the chicken β-tropomyosin pre-mRNA: Positive and negative regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 78 (6), pp.457 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(96)84752-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">β-Tropomyosin Pre-mRNA Folding Around a Muscle-specific Exon Interferes with Several Steps of Spliceosome Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Durosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Brody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 251 (5), pp.591-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1995.0458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNA secondary structure repression of a muscle-specific exon in HeLa cell nuclear extracts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clouet d'Orval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Brody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 252 (5014), pp.1823-1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.2063195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01907516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology of Archea, Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Publications. 1 (1), pp.276, 2025, 978-1-79045-1678-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archées, micro-organismes du troisième domaine du vivant 1 : Découverte, évolution et diversité des archées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE group. ISTE éditions, pp.284, 2024, 978-1-78948-168-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archées, micro-organismes du troisième domaine du vivant 2 : Biologie moléculaire des archées, de la maintenance des génomes à la régulation de l’expression des gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. ISTE Editions, 2024, 9781789481693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA Metabolism and Gene Expression in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 32, 2017, Nucleic Acids and Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65795-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -459,3079 +3022,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA Processing and Decay Pathways in Archaea: Emerging Insights on the Function and Evolution of the Archaeal Specific Ski2-Like RNA Helicases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-D’orval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Akio Kanai; Allen W. Nicholson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Evolution of RNA Regulatory Enzymes and Their Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, Springer Nature Switzerland, pp.123-157, 2025, Nucleic Acids and Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-03300-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeal SF1 and SF2 Helicases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar El-Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Abdel-Razzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renu Tuteja (Parasite Biology Group, International Centre for Genetic Engineering and Biotechnology, New Delhi, India). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helicases from All Domains of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-18, 2019, 978-0-12-814686-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814685-9.00001-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Ribonuclease Repertoire and RNA Processing Pathways in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Khanh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-D’orval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Metabolism and Gene Expression in Archaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-114, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65795-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tips and Tricks to Probe the RNA-Degrading Activities of Hyperthermophilic Archaeal β-CASP Ribonucleases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Khanh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-D’orval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Remodeling Proteins: Methods and Protocols, Methods in Molecular Biology vol. 1259</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.453-466, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2214-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390076v1</w:t>
-              </w:r>
-[...2427 lines deleted...]
-                <w:t xml:space="preserve">inserm-01907516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-quadruplexes in Haloferax volcanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zackie Aktary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cucchiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Vesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3541,151 +3675,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of CRISPR system in the euryarchaeal pyrococcales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Norais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clouet-d'Orval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3832,51 +3966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-d'Orval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Franzetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65795-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05329843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cirio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ansart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-D&#8217;orval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03300-0_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Hajj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar El-Hamaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abdel-Razzak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814685-9.00001-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65795-0_4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#160;khanh Phung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03701716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marino-Puertas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14948" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11070950" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.23927" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Phung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J. Carpousis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dominski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clouet d'Orval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomkuviene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerniauskas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weinhold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimasauskas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounth&#233;a Phok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J Carpousis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.095117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43HGL6XZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolivos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet d'Orval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bachellerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.22.4518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gallego" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durosay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84752-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4LP4QXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Durosay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Brody" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1995.0458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M5W8B5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton Carafa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Gallego" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.2063195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackie Aktary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Noury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackie Aktary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Sorg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Vesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Noury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkag067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#160;khanh Phung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03701716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marino-Puertas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14948" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Hajj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11070950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-d'Orval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky322" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.23927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Phung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J. Carpousis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dominski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clouet d'Orval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomkuviene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerniauskas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weinhold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimasauskas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounth&#233;a Phok" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J Carpousis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.095117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolivos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43HGL6XZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet d'Orval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bachellerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.22.4518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gallego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durosay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84752-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4LP4QXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Durosay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Brody" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1995.0458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M5W8B5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01907516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton Carafa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Gallego" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.2063195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Franzetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65795-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05329843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cirio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ansart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clouet-D&#8217;orval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03300-0_6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar El-Hamaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abdel-Razzak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814685-9.00001-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65795-0_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390076v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>