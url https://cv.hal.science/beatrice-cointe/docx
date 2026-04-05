--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -2235,195 +2235,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction des trajectoires à 1,5°C de réchauffement et leur difficile traduction en objectifs climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christel Cournil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique d'un Droit Climatique au Service de la Trajectoire "1.5"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Pédone, 2021, 978-2-233-00981-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03271397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Project-ed Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen Kastenhofer; Susan Molyneux-Hodgson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of the Sciences Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-144, 2021, Community and Identity in Contemporary Technosciences, 978-3-030-61728-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61728-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02512656v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03271397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning sunlit rooftops and windy sites into energy assets</w:t>
               </w:r>
@@ -2563,414 +2563,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New energy resources in the making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+                <w:t xml:space="preserve">Transitioning through markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675678v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-01675687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Banos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New energy resources in the making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01675687v1</w:t>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675695v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New energy resources in the making</w:t>
               </w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,50 +3204,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Political territories in climate-energy transition, transition in climate-energy policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bettina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-271-08924-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les territoires face à la transition énergétique, les politiques face à la transition par les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3293,222 +3435,80 @@
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bettina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles solutions face au changement climatique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-271-08924-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247320v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3994,165 +3994,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelers of the possibility space: How global climate futures are made</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Modeling to Strategic Decision-Making Facing Planetary Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Les Houches School of Physics, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global mitigation pathways: maps or plans of the “possibility space”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact Hau? Ethnographic critiques of sustainable finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840206v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04840221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transition in the Models</w:t>
               </w:r>
@@ -4270,50 +4270,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Infrastructuring the Future: IIASA and the Production of Climate Scenarios since the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reunion-Recuperation-Reconfiguration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S-ESOCITE, Dec 2022, Cholula, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Limits to Growth to greenhouse gas emission pathways: Representing future technological change in global models (1972-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4322,126 +4391,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST 2022 - Politics of technoscientific futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASST, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872330v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03872393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du changement technique dans les modèles globaux économie-climat: de Limits to Growth aux évaluations des trajectoires de gaz à effet de serre (1972-2007)</w:t>
               </w:r>
@@ -5392,50 +5392,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Turning sunlit rooftops and windy sites into energy assets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Turning Things into Assets” 2016 4S/EASST Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S/EASST Aug 2016, Barcelone France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary collaborations, promising applications, and basic research within a large regional project on microbial bioenergy: First insights from empirical research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EU-SPRI Early Career Researcher Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integrating Assessment Modelling: A community in-the-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5457,208 +5608,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proving Futures and Governing Uncertainties in Technosciences and Megaprojects (FOREKNOWLEDGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANDRA, Dec 2016, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419734v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01419733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hydrogène dans la recherche : Sociologie d'un projet interdisciplinaire sur les voies biologiques de production d'hydrogène</w:t>
               </w:r>
@@ -6127,51 +6127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le solaire comme ressource collective: analyse sociotechnique croisée de deux projets territoriaux coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7056,51 +7056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delamarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-023-00075-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.824" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.23034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096077732200042X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429169v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Asdal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127221079600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Hob&#230;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Reinertsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Huse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00245-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2020.1846592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1436044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2016.1269527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.05.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Debourdeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one-Alix Mazaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906108v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009082099.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030617271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12075.003.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Yannick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01096977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delamarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-023-00075-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.824" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.23034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096077732200042X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429169v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Asdal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127221079600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Hob&#230;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Reinertsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Huse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00245-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2020.1846592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1436044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2016.1269527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.05.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Debourdeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one-Alix Mazaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906108v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009082099.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030617271" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12075.003.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Yannick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01096977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>