--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -228,174 +228,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decarbonation as Substitution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Theorizing the Contemporary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The AR6 Scenario Explorer and the history of IPCC Scenarios Databases: evolutions and challenges for transparency, pluralism and policy-relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Climate Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, The IPCC: Dinosaur or dynamo for climate action?, 3 (1), pp.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44168-023-00075-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44168-023-00075-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04397792v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04840115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of the 1.5°C target</w:t>
               </w:r>
@@ -1817,268 +1817,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le changement climatique, du fait scientifique au &amp;quot;problème public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois; Stéphanie Vermeersch; Agnès Deboulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.29-63, 2024, 978-2-271-15141-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’interface sciences-droit et la mobilisation de la recherche dans les procès climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari de Pryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel Cournil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertises et argumentaires juridiques - Contribution à l’étude des procès climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DICE Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-47, 2024, Confluence des droits | 24, 979-10-97578-27-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862911v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04849454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Gaïa</w:t>
               </w:r>
@@ -3204,50 +3204,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les territoires face à la transition énergétique, les politiques face à la transition par les territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bettina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles solutions face au changement climatique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-271-08924-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Political territories in climate-energy transition, transition in climate-energy policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3293,222 +3435,80 @@
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bettina Laville; Stéphanie Thiébault; Agathe Euzen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-271-08924-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418644v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3862,51 +3862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les expertises dans les procès climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3994,234 +3994,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Transition in the Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Studies of energy and the making and unmaking of energy resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalborg University, Oct 2024, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelers of the possibility space: How global climate futures are made</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Modeling to Strategic Decision-Making Facing Planetary Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Les Houches School of Physics, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mitigation pathways: maps or plans of the “possibility space”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact Hau? Ethnographic critiques of sustainable finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840206v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04840160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Complexity: Negative emissions and the attempted coupling of industrial and terrestrial carbon</w:t>
               </w:r>
@@ -4270,178 +4270,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Limits to Growth to greenhouse gas emission pathways: Representing future technological change in global models (1972-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASST 2022 - Politics of technoscientific futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASST, Jul 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Infrastructuring the Future: IIASA and the Production of Climate Scenarios since the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion-Recuperation-Reconfiguration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4S-ESOCITE, Dec 2022, Cholula, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872393v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03872330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du changement technique dans les modèles globaux économie-climat: de Limits to Growth aux évaluations des trajectoires de gaz à effet de serre (1972-2007)</w:t>
               </w:r>
@@ -5392,50 +5392,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrating Assessment Modelling: A community in-the-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proving Futures and Governing Uncertainties in Technosciences and Megaprojects (FOREKNOWLEDGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANDRA, Dec 2016, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Turning sunlit rooftops and windy sites into energy assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5444,221 +5539,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Turning Things into Assets” 2016 4S/EASST Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4S/EASST Aug 2016, Barcelone France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary collaborations, promising applications, and basic research within a large regional project on microbial bioenergy: First insights from empirical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-SPRI Early Career Researcher Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676131v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01419734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hydrogène dans la recherche : Sociologie d'un projet interdisciplinaire sur les voies biologiques de production d'hydrogène</w:t>
               </w:r>
@@ -6755,77 +6755,197 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité écosystème-centrée : discussion autour des travaux de Clément Féger, Compte rendu du séminaire du Réseau thématique (AFS) Sociologie de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des futurs énergétiques et climatiques : vers une sociologie de la modélisation économique dans le domaine de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6851,65 +6971,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRED CNRS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7056,51 +7176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delamarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-023-00075-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.824" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.23034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096077732200042X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429169v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Asdal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127221079600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Hob&#230;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Reinertsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Huse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00245-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2020.1846592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1436044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2016.1269527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.05.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Debourdeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one-Alix Mazaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906108v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009082099.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030617271" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12075.003.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Yannick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01096977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delamarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44168-023-00075-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.824" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.23034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096077732200042X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429169v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Asdal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127221079600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Hob&#230;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Reinertsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Huse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00245-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2020.1846592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1436044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2016.1269527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2015.05.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Debourdeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2014.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one-Alix Mazaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906108v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009082099.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030617271" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12075.003.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Yannick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01096977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>