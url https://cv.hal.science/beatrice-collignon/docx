--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -204,51 +204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indigenous Peoples and Spatial Justice. An Interview with Renee Pualani Louis</w:t>
+                <w:t xml:space="preserve">Les peuples autochtones et la justice spatiale. Un entretien avec Renee Pualani Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Pualani Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Collignon</w:t>
@@ -275,75 +275,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01673192v1</w:t>
+                <w:t xml:space="preserve">halshs-01673190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuples autochtones et la justice spatiale. Un entretien avec Renee Pualani Louis</w:t>
+                <w:t xml:space="preserve">Indigenous Peoples and Spatial Justice. An Interview with Renee Pualani Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Pualani Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Collignon</w:t>
@@ -370,51 +370,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01673190v1</w:t>
+                <w:t xml:space="preserve">halshs-01673192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claiming Space to Claim for Justice: the Indigenous Peoples' Geographical Agenda</w:t>
               </w:r>
@@ -925,303 +925,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypergeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.10000 signes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que sait-on des savoirs géographiques vernaculaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, p. 321-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs vernaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypergeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.9000 signes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recueillir les toponymes inuit. Pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Collignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28 (2), pp.89-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259160v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1397,217 +1397,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Ajorpoq!&amp;quot; – too many researchers and not enough answers. Dealing with over-researched places in Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2018, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-organisation de la session: &amp;quot;Capital spatial autochtone : transformer les lieux, savoirs et pratiques en processus cartographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lévesque Carole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès régional de l'Union géographique internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Aug 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951899v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02291320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why go into the field?</w:t>
               </w:r>
@@ -3619,7353 +3619,7353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01265541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Dépouilles de bœufs musqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-302, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Chargement d'un avion à l'aéroport d'Holman : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-287, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Intérieur d'une tente eskimo : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-292, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Poupée en bois dans une maison thuléenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-266, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Vestige de la salle principale d'une maison thuléenne : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-265, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Maisons préfabriquées à Holman : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-275, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Maisons préfabriquées à Holman : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-274, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : La plus grande maison du village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-310, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Traversée d'un torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-212, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Polynie et banquise encore présente en Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-222, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Individus sur une falaise côtière devant la banquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-248, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Bloc de glace de la banquise échoués suite à une tempête : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-239, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Jeune fille esquimau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-299, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265552v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Chasseur esquimau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-297, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265547v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Chargement d'un bateau par les esquimaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-298, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265550v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Les barges du convoi annuel prises dans les glaces : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-282, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Camp de fouilles archéologiques entouré par les falaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-262, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Plateau avec bloc de pierres et défilé de versants rocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-214, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise disloquée dérivante : Prise de vue 3/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-235, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Côte basse de galets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-208, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Séchage de la viande de bœuf musqué : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-303, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise en début de dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-242, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Nuit d'été arctique : Prise de vue 2/4 : 24h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-256, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : îIe Victoria : Lac glaciaire et banquise : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-216, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : Île Victoria : Enneigement important pour la saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-219, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Fonte en surface du pied de glace de la banquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-228, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Côte rocheuse basse et pieds de glace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-225, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Plage et banquise sur la côte ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-200, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Crack entre la banquise et le pied de glace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-247, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Début de la dislocation de la banquise avec cracks, flaques et petite polynie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-246, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Séchage de la viande de bœuf musqué : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-304, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Intérieur d'une maison préfabriquée et ses habitants : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-295, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Représentation humaine sur un disque vertébral de baleine dans une maison thuléenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-267, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Déchargement d'un avion à l'aéroport d'Holman : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-285, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Les barges du convoi annuel prises dans les glaces : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-283, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Cabane construite par un Eskimo avec des matériaux de récupération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-277, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : Vue aérienne du bouclier canadien entre Yellowknife et Coppermine : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-308, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Tente Eskimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-278, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise en cours de dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-237, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise dans la baie du Prince Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-223, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Fonte de la banquise et cracks en profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-245, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Intérieur d'une tente eskimo : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-293, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265528v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Vestige de la salle principale d'une maison thuléenne : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-264, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Fonte superficielle de la banquise avec des cracks et des flaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-243, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Crack principal coupant la banquise : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-250, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Vallée humide marécageuse d'origine glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-201, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Ancien site d'Holman et site actuel au second plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-269, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Glaces de banquise dérivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-238, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : Île Victoria : Glace de lac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-218, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : Île Victoria : Lac glaciaire et banquise : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-217, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Saxifrage à feuilles opposées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-260, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Intérieur d'une maison préfabriquée et ses habitants : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-294, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265532v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Vestige de maison thuléenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-263, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Nuit d'été arctique : Prise de vue 1/4 : 23h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-255, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Dépouille de bœuf musqué dans la plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-198, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Glaces de pression et flaques d'eau dues à la fonte de la banquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-244, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise disloquée dérivante : Prise de vue 4/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-241, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Traces de motoneiges et traîneaux sur la banquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-291, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Déchargement d'un avion à l'aéroport d'Holman : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-288, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Partie centre-est du village d'Holman avec avec ancienne maison de la maison catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-272, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Partie ouest d'Holman et chiens d'attelage au premier plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-289, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Station de pompage d'eau potable du lac Ukpilit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-279, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Dislocation de la banquise dans la baie du Prince Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-249, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Premières neiges d’aout sur la côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-220, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Pied de glace de la banquise à la baie du Prince Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-226, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Camp de fouilles archéologiques sur le pergélisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-209, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Contact pied de glace et banquise et côte rocheuse au second plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-227, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Pédiculaire arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-259, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Route reliant l'aéroport au village d'Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-284, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Plage de gallets à Kings Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-211, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Neige de septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-221, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Camp sur une plage basse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-210, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Bloc de glace de la banquise échoués suite à une tempête : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-240, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise disloquée au fond d'une baie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-234, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise disloquée dérivante : Prise de vue 1/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-232, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Phoque mort sur la banquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-300, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Squelette de phoque sur la plage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-301, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Nuit d'été arctique : Prise de vue 4/4 : 2h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-258, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Crack principal coupant la banquise : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-252, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise sur la côte ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-199, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Ombles arctiques dépecés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-306, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Motoneiges et traineaux sur la banquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-290, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Première maison d'habitation en dur construite dans la région d'Holman Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-273, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Fleur de l'arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-261, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : Vue aérienne du bouclier canadien entre Yellowknife et Coppermine : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-309, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Chargement d'un avion à l'aéroport d'Holman : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-286, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Les barges du convoi annuel prises dans les glaces : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-281, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise disloquée dérivante : Prise de vue 2/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-233, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise et accumulation éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-224, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Partie est du village d'Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-270, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Nuit d'été arctique : Prise de vue 3/4 : 1h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-257, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Baie du Prince Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-203, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Eau remontée par la banquise par les cracks et trous de respiration des phoques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-254, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Banquise couverte par l'eau de fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-251, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Glaces flottantes au milieu d'un bras d'eau libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-231, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Plateau rocheux et polynie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-207, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Trous de respiration des phoques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-230, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Individu vérifiant la solidité de la banquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-229, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Partie centre-est du village d'Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-271, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Campement provisoire d'archéologues français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-268, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Crack au contact entre le pied de glace et la banquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-253, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Maisons préfabriquées à Holman : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-276, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Côte élevée en bloc de Gabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-206, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Défilé dans falaise de gabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-205, Canada. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Gélifraction d'une roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Collignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-204, Canada. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01264593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-206, Canada. 1986</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Vallée d'origine glaciaire sous la neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-202, Canada. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-205, Canada. 1986</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Vallée de modelé glaciaire et lac intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-215, Canada. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01264638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Fonte des neiges dans la pleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Collignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-213, Canada. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01264629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-202, Canada. 1986</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Drainage des eaux impossible à cause du pergélisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-307, Canada. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-230, Canada. 1986</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Omble arctique et couteau des femmes esquimaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-305, Canada. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-229, Canada. 1986</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01265567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Amérique du Nord : Canada : Territoires du Nord-Ouest : île Victoria : Bateaux hissés sur la plage pour l'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2115-280, Canada. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...461 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01265450v1</w:t>
-              </w:r>
-[...6400 lines deleted...]
-                <w:t xml:space="preserve">medihal-01264609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11120,51 +11120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbiens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hirt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Pualani Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547113v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vesque Carole" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beylot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarlypress.si.edu/store/all/early-inuit-studies/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Toneatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Polizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265541v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265552v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265547v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265532v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265528v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265550v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264626v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264521v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264674v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264589v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbiens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hirt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Pualani Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547113v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vesque Carole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beylot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarlypress.si.edu/store/all/early-inuit-studies/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Toneatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Polizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265541v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265522v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265552v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265547v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265550v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265536v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265528v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265532v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265447v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265394v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265490v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264700v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265389v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264691v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265424v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01264629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01265450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>