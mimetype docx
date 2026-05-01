--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -118,377 +118,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
+                <w:t xml:space="preserve">Worldwide tests of generic attractants, a promising tool for early detection of non-native cerambycid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sire</w:t>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+                <w:t xml:space="preserve">Lili Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Davide Rassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Juan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Mbedi</w:t>
+                <w:t xml:space="preserve">Evgueni Akulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.169-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.84.91096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385991v1</w:t>
+                <w:t xml:space="preserve">hal-04171539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide tests of generic attractants, a promising tool for early detection of non-native cerambycid species</w:t>
+                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Ren</w:t>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Rassati</w:t>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Shi</w:t>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgueni Akulov</w:t>
+                <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 84, pp.169-209. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.84.91096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171539v1</w:t>
+                <w:t xml:space="preserve">hal-04385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-induced forest dieback drives compositional changes in insect communities that are more pronounced for rare species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
@@ -699,51 +699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Strong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongmei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Ting Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -941,64 +941,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the ladybird Iberorhyzobius rondensis, a potential biological control agent of the invasive alien pine bast scale Matsucoccus feytaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,77 +1062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planting Sentinel European Trees in Eastern Asia as a Novel Method to Identify Potential Insect Pest Invaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Ting Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Zhuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom W. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D. Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,64 +1343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of 11 polymorphic microsatellite markers in the highly invasive Western conifer seed bug, Leptoglossus occidentalis (Heteroptera, Coreidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 147 (3), pp.1264-1278. </w:t>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 144 (1), pp.18-31. </w:t>
@@ -1715,51 +1715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tnt1 transposition events are induced by in vitro transformation of Arabidopsis thaliana, and transposed copies integrate into genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuerbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,286 +1834,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of putative anion channel gene AtCLC-a in Arabidopsis suggests a role in the regulation of nitrate content.</w:t>
+                <w:t xml:space="preserve">Disruption of putative anion channel gene AtCLC-a in Arabidopsis suggests a role in the regulation of nitrate content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lurin</w:t>
+                <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouchez</w:t>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Frachisse</w:t>
+                <w:t xml:space="preserve">J.M. Frachisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lelièvre</w:t>
+                <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 21 (3), pp.259-67. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 21 (3), pp.259-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162995v1</w:t>
+                <w:t xml:space="preserve">hal-02696815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of putative anion channel gene AtCLC-a in Arabidopsis suggests a role in the regulation of nitrate content</w:t>
+                <w:t xml:space="preserve">Disruption of putative anion channel gene AtCLC-a in Arabidopsis suggests a role in the regulation of nitrate content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lurin</w:t>
+                <w:t xml:space="preserve">D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Bouchez</w:t>
+                <w:t xml:space="preserve">J. M. Frachisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Frachisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lelièvre</w:t>
+                <w:t xml:space="preserve">F. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 21 (3), pp.259-267</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 21 (3), pp.259-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-313x.2000.00680.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696815v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major chromosomal rearrangements induced by T-DNA transformation in Arabidopsis</w:t>
               </w:r>
@@ -2125,77 +2125,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 149, pp.641-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2220,77 +2220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanamycin rescue : a simple technique for the recovery of T-DNA flanking sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vittorioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,64 +2360,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des communautés d'invertébrés des cavités d'arbres par génomique environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,64 +2498,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des communautés d’invertébrés des cavités d’arbres par génomique environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiosurveillance connectée : nouveaux outils de suivi du vol de la processionnaire du pin à distance et en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2692,90 +2692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive DNA metabarcoding of insects for forest biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2843,64 +2843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Veillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2964,64 +2964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3063,103 +3063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t>
@@ -3201,51 +3201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications scientifiques et gestion de la radioprotection sur le site INRA d'Orléans. Générateurs de rayons X et source scellée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du réseau radioprotection région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
@@ -3395,103 +3395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
@@ -3514,320 +3514,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel nurseries as tools for pathway risk assessment: insects found on Chinese woody plants commonly shipped to Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de pièges génériques pour la détection précoce d'insectes exotiques xylophages : focus sur les ports de Nouvelle - Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Mei Li</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 125th anniversary congress, division 7 “Forest Health”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'information sur les résultats de la R&amp;D en santé des forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pierroton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593018v1</w:t>
+                <w:t xml:space="preserve">hal-02789229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de pièges génériques pour la détection précoce d'insectes exotiques xylophages : focus sur les ports de Nouvelle - Aquitaine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sentinel nurseries as tools for pathway risk assessment: insects found on Chinese woody plants commonly shipped to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Mei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Ting Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorme</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'information sur les résultats de la R&amp;D en santé des forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Pierroton, France</w:t>
+              <w:t xml:space="preserve">IUFRO 125th anniversary congress, division 7 “Forest Health”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789229v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processionnaire du pin et populations endémiques de pins noirs (pin dalmate et pin de Salzmann du Massif central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3865,103 +3865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse du projet PORTRAP : Détection précoce et surveillance d'insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Denux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Yart</w:t>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. journées du GEFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mur-de-Bretagne, France</w:t>
@@ -4003,64 +4003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European invasion of the Western conifer seed bug: so what happened?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4092,769 +4092,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel plantings in other continents, a novel method to identify potential insect invaders- Final results of a Chinese trial using European trees.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des plantations d'arbres sentinelles européens en Chine pour détecter de manière précoce les insectes et pathogènes potentiellement envahissants en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
+              <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601764v1</w:t>
+                <w:t xml:space="preserve">hal-02811288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plantations d'arbres sentinelles européens en Chine pour détecter de manière précoce les insectes et pathogènes potentiellement envahissants en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinel plantings in other continents, a novel method to identify potential insect invaders- Final results of a Chinese trial using European trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Ting Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811288v1</w:t>
+                <w:t xml:space="preserve">hal-01601764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie d’enceintes climatiques sur le Centre d’Orléans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cartographie d’enceintes climatiques- Bilan des résultats obtenus sur le Centre d'Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la mesure et de la métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Le Croisic, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805591v1</w:t>
+                <w:t xml:space="preserve">hal-01267955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie d’enceintes climatiques- Bilan des résultats obtenus sur le Centre d'Orléans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of the nuclear region ITS2 for arthropods species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la mesure et de la métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Le Croisic, France. 1 p</w:t>
+              <w:t xml:space="preserve">QBOL-EPPO Conference on DNA barcoding and diagnostic methods for plant pests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European and Mediterranean Plant Protection Organization - Organisation Européenne et Méditerranéenne pour la Protection des Plantes (EPPO). Paris, FRA., May 2012, Haarlem, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267955v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the nuclear region ITS2 for arthropods species identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cartographie d’enceintes climatiques sur le Centre d’Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QBOL-EPPO Conference on DNA barcoding and diagnostic methods for plant pests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European and Mediterranean Plant Protection Organization - Organisation Européenne et Méditerranéenne pour la Protection des Plantes (EPPO). Paris, FRA., May 2012, Haarlem, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">12. Journées de la mesure et de la métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Le Croisic, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231303v1</w:t>
+                <w:t xml:space="preserve">hal-02805591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mutagenèse d'insertion par ADN-T chez Arabidopsis thaliana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">La cartographie génétique et physique d'Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771880v1</w:t>
+                <w:t xml:space="preserve">hal-02768644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie génétique et physique d'Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">La mutagenèse d'insertion par ADN-T chez Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacquerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768644v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des sites d'intégration de Tnt1 dans le génome d'Arabidopsis thaliana</w:t>
               </w:r>
@@ -4866,51 +4866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuerbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Herreweghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,64 +5019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Parmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5118,103 +5118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t>
@@ -5256,51 +5256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying pollinator diversity along urbanization gradients in the Loire Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,51 +5368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t>
@@ -5545,51 +5545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1, 2017</w:t>
@@ -5618,51 +5618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
@@ -5743,51 +5743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie d’enceintes climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Yart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Leafy vegetables 2007 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Warwick, United Kingdom. 2007, Eucarpia Leafy vegetables 2007 Conference Abstracts</w:t>
@@ -5989,51 +5989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verane Sarnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6277,103 +6277,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive DNA metabarcoding of arthropods using collection medium from passive traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6399,103 +6399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-induced forest dieback drives compositional change in insect communities that is concentrated amongst rare species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6686,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ting Fan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29551-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tavares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9622-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhuo Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120864" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom W. Coleman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Graves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Woods" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.06.027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0154-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Potet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117846" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eberhard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lurin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Frachisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00680.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frachisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vittorioso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mei Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601764v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Herreweghe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lucas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flamain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ting Fan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29551-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tavares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9622-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhuo Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120864" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom W. Coleman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Graves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Woods" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.06.027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0154-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Potet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117846" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eberhard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frachisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Frachisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00680.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vittorioso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mei Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquerot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Herreweghe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lucas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flamain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>