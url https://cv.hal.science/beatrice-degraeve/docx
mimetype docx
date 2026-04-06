--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Degraeve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5805-0981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Radiguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of depression screening tools in multiple sclerosis: Implications for diagnosis and prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Norberciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.106220. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msard.2024.106220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me how you drive and I’ll tell you who you Are: Reciprocal impact of gender categories and roles on attributed driving skills and Anxiety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Douffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: insights from survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (7), pp.601-615. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2025.2578341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Dormal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing the role of positivity bias, cognitive impairment and emotional reactivity in the deontological preference in multiple sclerosis during moral dilemmas: a social cognition study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Norberciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1404876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Emotion Recognition and Cognition in Multiple Sclerosis: A Meta-analysis Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Neurology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus callosum damage to account for cognitive, affective, and social-cognitive dysfunctions in multiple sclerosis: A model of callosal disconnection syndrome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (2), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585221091067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les données de méta-analyses : principes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 15 (3), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2023.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical activity, physical fitness and exercises on cognitive impairment in patients with multiple sclerosis: A review of evidence and underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty Years of Publications in the International Review of Social Psychology (1988–2018): Genesis, Evolution and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, transports et psychologie : un champ disciplinaire à construire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp.12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations associated with men and women drivers among French adolescents and adults. Effects of perceiver's age, sex, and socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée sclérose en plaques : Patients – Cliniciens – Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes de France SEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Valencienne, LAMIH UMR CNRS 8201), Jan 2026, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité dans la sclérose en plaques (SEP) : une comorbidité impactant la locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Découfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. pp.S129, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la cognition dans le sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès annuel de la société française de sclérose en plaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BrainMotionMS: Rééducation en double tâche avec une application digitale au domicile chez les patients présentant une SEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la SFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des troubles neuropsychologiques sur l’exploration visuelle, l’initiation de la marche et la marche dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decoufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, le Touquet paris plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition sociale et jugement moral dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Touquet - Paris - Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression et Sclérose en Plaques : Prévalence, facteurs de risques et répercussions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Touquet - Paris - Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de positivité : lorsque la conscience du temps qui passe nous fait positiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives de Lille « Méfions-nous des apparences, quelle réalité percevons-nous ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: a survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology - (ECP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Validated Tool for Assessing Nonliteral Language Comprehension in Adults with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology (ECP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Psychologists’ Association; Drustvo Psihologov Slovenije (DPS), Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROUBLES COGNITIFS ET ÉMOTIONNELS DES PATIENTS ATTEINTS DE SCLÉROSE EN PLAQUES, DE LA DÉFINITION À LA RÉHABILITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Institut Fédératif de Recherche « Prendre Soin, Inclusion et Société » (IFR – PSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi si tu es compétent.e sur la route, et je te dirais qui tu es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transports et Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement de collision entre deux piétons sur un trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian collision avoidance on narrow sidewalk:a meeting between psychology and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2019 - Annual Meeting on Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de Joutes Urbaines : modélisation réaliste des évitements sur trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRV 2018 - Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et la femme au volant : des représentations sociales qui mettent en lumière la hiérarchie sociale entre les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the perception of men and women drivers among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women drivers: a study of social representations through prototypical and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the good car driver: implications for health and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP 2013 - 13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant, mort au tournant'. Quels effets de la dominance sociale sur le recours aux stéréotypes négatifs sur la femme au volant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Jeunes Chercheurs de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection normative et normativité des comportements : le cas du jugement des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Jeunes Chercheurs de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la surcharge pondérale sur les troubles de la marche dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de la société française de médecine physique et de réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond recognition: Uncovering automatic aversion to negative stimuli in MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain. SAGE Publications, Multiple Sclerosis Journal (MSJ), 31 (3), pp.842, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585251358343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow learning or memory deficit? Survival analysis of episodic memory performanec of MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAGE Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain. Multiple Sclerosis Journal (MSJ), 31 (3), pp.776, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585251358343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Beck Depression Inventory Fast-Screen a valid screening tool for MS- patients ? A comparison to its full-length version.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Committee For Treatment And Research In Multiple Sclerosis (ECTRIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cognitive dual task on gait in multiple sclerosis at the early stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Committee For Treatment And Research In Multiple Sclerosis (ECTRIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: a survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multiple Sclerosis Cognition Society (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is age an aggravating factor of cognitive impairment in multiple sclerosis (MS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multiple Sclerosis Cognition Society (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing slow-learning in MS with time-to-event data approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MULTIPLE SCLEROSIS COGNITION SOCIETY (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between information processing speed and episodic memory in MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mansincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MULTIPLE SCLEROSIS COGNITION SOCIETY (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Statistiques en Psychologie et Neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. , 2023, ISBN : 2100841289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques en psychologie et neuropsychologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. , 2022, ISBN-10 : 2100822071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et Femmes au volant…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel visuel de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-10-081307-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&amp;apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 47-52, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handitech Trophy (concours national organisé par Job in Live en partenariat avec Bpifrance) : prix Chercheurs attribué au projet L’île de la cognition, serious game de remédiation cognitive dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of positive emotion recognition in patients with multiple sclerosis: Artifact related to methodological issues or real feature of the disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zygmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université catholique de Lille; ETHICS; FLSH. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEILLE : bRain rEorganization after serious game-based cognitiVe rEhabilitation In muLtiple scLErosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition Sociale et Morale dans la Sclérose en Plaques : entre Mécanismes Cognitifs et Biais Motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. UNIVERSITÉ POLYTECHNIQUE HAUTS-DE-FRANCE, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05484233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Degraeve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5805-0981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Dormal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of depression screening tools in multiple sclerosis: Implications for diagnosis and prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Norberciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.106220. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msard.2024.106220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Radiguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me how you drive and I’ll tell you who you Are: Reciprocal impact of gender categories and roles on attributed driving skills and Anxiety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Douffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: insights from survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (7), pp.601-615. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2025.2578341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Emotion Recognition and Cognition in Multiple Sclerosis: A Meta-analysis Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Neurology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing the role of positivity bias, cognitive impairment and emotional reactivity in the deontological preference in multiple sclerosis during moral dilemmas: a social cognition study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Norberciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1404876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus callosum damage to account for cognitive, affective, and social-cognitive dysfunctions in multiple sclerosis: A model of callosal disconnection syndrome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (2), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585221091067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les données de méta-analyses : principes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 15 (3), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2023.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical activity, physical fitness and exercises on cognitive impairment in patients with multiple sclerosis: A review of evidence and underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty Years of Publications in the International Review of Social Psychology (1988–2018): Genesis, Evolution and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, transports et psychologie : un champ disciplinaire à construire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp.12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations associated with men and women drivers among French adolescents and adults. Effects of perceiver's age, sex, and socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée sclérose en plaques : Patients – Cliniciens – Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes de France SEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Valencienne, LAMIH UMR CNRS 8201), Jan 2026, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BrainMotionMS: Rééducation en double tâche avec une application digitale au domicile chez les patients présentant une SEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la SFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité dans la sclérose en plaques (SEP) : une comorbidité impactant la locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Découfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. pp.S129, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la cognition dans le sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès annuel de la société française de sclérose en plaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression et Sclérose en Plaques : Prévalence, facteurs de risques et répercussions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Touquet - Paris - Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des troubles neuropsychologiques sur l’exploration visuelle, l’initiation de la marche et la marche dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decoufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, le Touquet paris plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition sociale et jugement moral dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Touquet - Paris - Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de positivité : lorsque la conscience du temps qui passe nous fait positiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives de Lille « Méfions-nous des apparences, quelle réalité percevons-nous ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: a survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology - (ECP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Validated Tool for Assessing Nonliteral Language Comprehension in Adults with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology (ECP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Psychologists’ Association; Drustvo Psihologov Slovenije (DPS), Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi si tu es compétent.e sur la route, et je te dirais qui tu es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transports et Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROUBLES COGNITIFS ET ÉMOTIONNELS DES PATIENTS ATTEINTS DE SCLÉROSE EN PLAQUES, DE LA DÉFINITION À LA RÉHABILITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Institut Fédératif de Recherche « Prendre Soin, Inclusion et Société » (IFR – PSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement de collision entre deux piétons sur un trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian collision avoidance on narrow sidewalk:a meeting between psychology and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2019 - Annual Meeting on Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de Joutes Urbaines : modélisation réaliste des évitements sur trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRV 2018 - Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et la femme au volant : des représentations sociales qui mettent en lumière la hiérarchie sociale entre les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the perception of men and women drivers among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women drivers: a study of social representations through prototypical and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the good car driver: implications for health and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP 2013 - 13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant, mort au tournant'. Quels effets de la dominance sociale sur le recours aux stéréotypes négatifs sur la femme au volant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Jeunes Chercheurs de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection normative et normativité des comportements : le cas du jugement des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Jeunes Chercheurs de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la surcharge pondérale sur les troubles de la marche dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de la société française de médecine physique et de réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow learning or memory deficit? Survival analysis of episodic memory performanec of MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAGE Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain. Multiple Sclerosis Journal (MSJ), 31 (3), pp.776, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585251358343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond recognition: Uncovering automatic aversion to negative stimuli in MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain. SAGE Publications, Multiple Sclerosis Journal (MSJ), 31 (3), pp.842, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585251358343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Beck Depression Inventory Fast-Screen a valid screening tool for MS- patients ? A comparison to its full-length version.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Committee For Treatment And Research In Multiple Sclerosis (ECTRIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cognitive dual task on gait in multiple sclerosis at the early stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Committee For Treatment And Research In Multiple Sclerosis (ECTRIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is age an aggravating factor of cognitive impairment in multiple sclerosis (MS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multiple Sclerosis Cognition Society (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: a survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multiple Sclerosis Cognition Society (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between information processing speed and episodic memory in MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mansincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MULTIPLE SCLEROSIS COGNITION SOCIETY (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing slow-learning in MS with time-to-event data approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MULTIPLE SCLEROSIS COGNITION SOCIETY (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Statistiques en Psychologie et Neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. , 2023, ISBN : 2100841289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques en psychologie et neuropsychologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. , 2022, ISBN-10 : 2100822071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et Femmes au volant…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel visuel de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-10-081307-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&amp;apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 47-52, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handitech Trophy (concours national organisé par Job in Live en partenariat avec Bpifrance) : prix Chercheurs attribué au projet L’île de la cognition, serious game de remédiation cognitive dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of positive emotion recognition in patients with multiple sclerosis: Artifact related to methodological issues or real feature of the disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zygmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEILLE : bRain rEorganization after serious game-based cognitiVe rEhabilitation In muLtiple scLErosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université catholique de Lille; ETHICS; FLSH. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition Sociale et Morale dans la Sclérose en Plaques : entre Mécanismes Cognitifs et Biais Motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. UNIVERSITÉ POLYTECHNIQUE HAUTS-DE-FRANCE, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05484233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44E0A033"/>
+    <w:nsid w:val="37B80D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-degraeve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5805-0981" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04870029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Norberciak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Massot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.106220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05074201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Douffet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.05.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zikos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2025.2578341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04660436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1404876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04276821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04204926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221091067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04204963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0765" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rambaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Pravossoudovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.07.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;ron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;coufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.251" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre Guyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decoufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agnani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Luneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Revol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Deroo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Montuwy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02396553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585251358343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mansincal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zygmunt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04723886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04870161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-05484233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-degraeve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5805-0981" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04870029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Norberciak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Massot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.106220" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05074201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Douffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.05.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zikos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2025.2578341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04276821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04660436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1404876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04204926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221091067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04204963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0765" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rambaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Pravossoudovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.07.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre Guyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;coufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.251" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decoufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agnani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Luneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Revol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Deroo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Montuwy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02396553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585251358343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mansincal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zygmunt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04870161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04723886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-05484233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>