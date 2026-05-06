--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Degraeve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5805-0981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Dormal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of depression screening tools in multiple sclerosis: Implications for diagnosis and prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Norberciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.106220. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msard.2024.106220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Radiguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me how you drive and I’ll tell you who you Are: Reciprocal impact of gender categories and roles on attributed driving skills and Anxiety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Douffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: insights from survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (7), pp.601-615. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2025.2578341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Emotion Recognition and Cognition in Multiple Sclerosis: A Meta-analysis Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Neurology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing the role of positivity bias, cognitive impairment and emotional reactivity in the deontological preference in multiple sclerosis during moral dilemmas: a social cognition study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Norberciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1404876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus callosum damage to account for cognitive, affective, and social-cognitive dysfunctions in multiple sclerosis: A model of callosal disconnection syndrome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (2), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585221091067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les données de méta-analyses : principes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 15 (3), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2023.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical activity, physical fitness and exercises on cognitive impairment in patients with multiple sclerosis: A review of evidence and underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty Years of Publications in the International Review of Social Psychology (1988–2018): Genesis, Evolution and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, transports et psychologie : un champ disciplinaire à construire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp.12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations associated with men and women drivers among French adolescents and adults. Effects of perceiver's age, sex, and socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée sclérose en plaques : Patients – Cliniciens – Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes de France SEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Valencienne, LAMIH UMR CNRS 8201), Jan 2026, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BrainMotionMS: Rééducation en double tâche avec une application digitale au domicile chez les patients présentant une SEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la SFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité dans la sclérose en plaques (SEP) : une comorbidité impactant la locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Découfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. pp.S129, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la cognition dans le sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès annuel de la société française de sclérose en plaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression et Sclérose en Plaques : Prévalence, facteurs de risques et répercussions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Touquet - Paris - Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des troubles neuropsychologiques sur l’exploration visuelle, l’initiation de la marche et la marche dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decoufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, le Touquet paris plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition sociale et jugement moral dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Touquet - Paris - Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de positivité : lorsque la conscience du temps qui passe nous fait positiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives de Lille « Méfions-nous des apparences, quelle réalité percevons-nous ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: a survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology - (ECP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Validated Tool for Assessing Nonliteral Language Comprehension in Adults with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology (ECP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Psychologists’ Association; Drustvo Psihologov Slovenije (DPS), Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi si tu es compétent.e sur la route, et je te dirais qui tu es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transports et Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROUBLES COGNITIFS ET ÉMOTIONNELS DES PATIENTS ATTEINTS DE SCLÉROSE EN PLAQUES, DE LA DÉFINITION À LA RÉHABILITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Institut Fédératif de Recherche « Prendre Soin, Inclusion et Société » (IFR – PSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement de collision entre deux piétons sur un trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian collision avoidance on narrow sidewalk:a meeting between psychology and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2019 - Annual Meeting on Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de Joutes Urbaines : modélisation réaliste des évitements sur trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRV 2018 - Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et la femme au volant : des représentations sociales qui mettent en lumière la hiérarchie sociale entre les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the perception of men and women drivers among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women drivers: a study of social representations through prototypical and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the good car driver: implications for health and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP 2013 - 13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant, mort au tournant'. Quels effets de la dominance sociale sur le recours aux stéréotypes négatifs sur la femme au volant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Jeunes Chercheurs de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection normative et normativité des comportements : le cas du jugement des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Jeunes Chercheurs de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la surcharge pondérale sur les troubles de la marche dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de la société française de médecine physique et de réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow learning or memory deficit? Survival analysis of episodic memory performanec of MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAGE Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain. Multiple Sclerosis Journal (MSJ), 31 (3), pp.776, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585251358343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond recognition: Uncovering automatic aversion to negative stimuli in MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain. SAGE Publications, Multiple Sclerosis Journal (MSJ), 31 (3), pp.842, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585251358343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Beck Depression Inventory Fast-Screen a valid screening tool for MS- patients ? A comparison to its full-length version.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Committee For Treatment And Research In Multiple Sclerosis (ECTRIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cognitive dual task on gait in multiple sclerosis at the early stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Committee For Treatment And Research In Multiple Sclerosis (ECTRIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is age an aggravating factor of cognitive impairment in multiple sclerosis (MS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multiple Sclerosis Cognition Society (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: a survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multiple Sclerosis Cognition Society (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between information processing speed and episodic memory in MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mansincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MULTIPLE SCLEROSIS COGNITION SOCIETY (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing slow-learning in MS with time-to-event data approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MULTIPLE SCLEROSIS COGNITION SOCIETY (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Statistiques en Psychologie et Neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. , 2023, ISBN : 2100841289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques en psychologie et neuropsychologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. , 2022, ISBN-10 : 2100822071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et Femmes au volant…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel visuel de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-10-081307-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&amp;apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 47-52, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handitech Trophy (concours national organisé par Job in Live en partenariat avec Bpifrance) : prix Chercheurs attribué au projet L’île de la cognition, serious game de remédiation cognitive dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of positive emotion recognition in patients with multiple sclerosis: Artifact related to methodological issues or real feature of the disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zygmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEILLE : bRain rEorganization after serious game-based cognitiVe rEhabilitation In muLtiple scLErosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université catholique de Lille; ETHICS; FLSH. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition Sociale et Morale dans la Sclérose en Plaques : entre Mécanismes Cognitifs et Biais Motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. UNIVERSITÉ POLYTECHNIQUE HAUTS-DE-FRANCE, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05484233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Degraeve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5805-0981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Radiguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of depression screening tools in multiple sclerosis: Implications for diagnosis and prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Norberciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.106220. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msard.2024.106220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me how you drive and I’ll tell you who you Are: Reciprocal impact of gender categories and roles on attributed driving skills and Anxiety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Douffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: insights from survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (7), pp.601-615. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2025.2578341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Dormal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing the role of positivity bias, cognitive impairment and emotional reactivity in the deontological preference in multiple sclerosis during moral dilemmas: a social cognition study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Norberciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1404876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Emotion Recognition and Cognition in Multiple Sclerosis: A Meta-analysis Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Neurology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus callosum damage to account for cognitive, affective, and social-cognitive dysfunctions in multiple sclerosis: A model of callosal disconnection syndrome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (2), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585221091067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les données de méta-analyses : principes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 15 (3), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2023.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical activity, physical fitness and exercises on cognitive impairment in patients with multiple sclerosis: A review of evidence and underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty Years of Publications in the International Review of Social Psychology (1988–2018): Genesis, Evolution and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, transports et psychologie : un champ disciplinaire à construire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp.12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des psychologues dans le contexte de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (360), pp. 14-18. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations associated with men and women drivers among French adolescents and adults. Effects of perceiver's age, sex, and socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée sclérose en plaques : Patients – Cliniciens – Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes de France SEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Valencienne, LAMIH UMR CNRS 8201), Jan 2026, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la cognition dans le sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès annuel de la société française de sclérose en plaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité dans la sclérose en plaques (SEP) : une comorbidité impactant la locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Découfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. pp.S129, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BrainMotionMS: Rééducation en double tâche avec une application digitale au domicile chez les patients présentant une SEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la SFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des troubles neuropsychologiques sur l’exploration visuelle, l’initiation de la marche et la marche dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decoufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, le Touquet paris plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition sociale et jugement moral dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Touquet - Paris - Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression et Sclérose en Plaques : Prévalence, facteurs de risques et répercussions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Francophone de la Sclérose en Plaques (SF- SEP )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Touquet - Paris - Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de positivité : lorsque la conscience du temps qui passe nous fait positiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives de Lille « Méfions-nous des apparences, quelle réalité percevons-nous ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: a survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology - (ECP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Validated Tool for Assessing Nonliteral Language Comprehension in Adults with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology (ECP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Psychologists’ Association; Drustvo Psihologov Slovenije (DPS), Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROUBLES COGNITIFS ET ÉMOTIONNELS DES PATIENTS ATTEINTS DE SCLÉROSE EN PLAQUES, DE LA DÉFINITION À LA RÉHABILITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Institut Fédératif de Recherche « Prendre Soin, Inclusion et Société » (IFR – PSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi si tu es compétent.e sur la route, et je te dirais qui tu es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transports et Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement de collision entre deux piétons sur un trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian collision avoidance on narrow sidewalk:a meeting between psychology and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2019 - Annual Meeting on Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de Joutes Urbaines : modélisation réaliste des évitements sur trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRV 2018 - Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et la femme au volant : des représentations sociales qui mettent en lumière la hiérarchie sociale entre les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the perception of men and women drivers among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women drivers: a study of social representations through prototypical and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the good car driver: implications for health and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP 2013 - 13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant, mort au tournant'. Quels effets de la dominance sociale sur le recours aux stéréotypes négatifs sur la femme au volant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Jeunes Chercheurs de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection normative et normativité des comportements : le cas du jugement des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Jeunes Chercheurs de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la surcharge pondérale sur les troubles de la marche dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de la société française de médecine physique et de réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond recognition: Uncovering automatic aversion to negative stimuli in MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain. SAGE Publications, Multiple Sclerosis Journal (MSJ), 31 (3), pp.842, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585251358343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow learning or memory deficit? Survival analysis of episodic memory performanec of MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAGE Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain. Multiple Sclerosis Journal (MSJ), 31 (3), pp.776, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13524585251358343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Beck Depression Inventory Fast-Screen a valid screening tool for MS- patients ? A comparison to its full-length version.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Committee For Treatment And Research In Multiple Sclerosis (ECTRIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cognitive dual task on gait in multiple sclerosis at the early stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Committee For Treatment And Research In Multiple Sclerosis (ECTRIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information processing speed on episodic memory in multiple sclerosis: a survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fleurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multiple Sclerosis Cognition Society (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is age an aggravating factor of cognitive impairment in multiple sclerosis (MS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multiple Sclerosis Cognition Society (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between information processing speed and episodic memory in MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mansincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MULTIPLE SCLEROSIS COGNITION SOCIETY (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing slow-learning in MS with time-to-event data approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MULTIPLE SCLEROSIS COGNITION SOCIETY (IMSCOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Statistiques en Psychologie et Neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. , 2023, ISBN : 2100841289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques en psychologie et neuropsychologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. , 2022, ISBN-10 : 2100822071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et Femmes au volant…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel visuel de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-10-081307-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&amp;apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 47-52, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handitech Trophy (concours national organisé par Job in Live en partenariat avec Bpifrance) : prix Chercheurs attribué au projet L’île de la cognition, serious game de remédiation cognitive dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of positive emotion recognition in patients with multiple sclerosis: Artifact related to methodological issues or real feature of the disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zygmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université catholique de Lille; ETHICS; FLSH. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEILLE : bRain rEorganization after serious game-based cognitiVe rEhabilitation In muLtiple scLErosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition Sociale et Morale dans la Sclérose en Plaques : entre Mécanismes Cognitifs et Biais Motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. UNIVERSITÉ POLYTECHNIQUE HAUTS-DE-FRANCE, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05484233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37B80D8B"/>
+    <w:nsid w:val="FCFCA194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-degraeve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5805-0981" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04870029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Norberciak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Massot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.106220" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05074201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Douffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.05.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zikos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2025.2578341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04276821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04660436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1404876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04204926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221091067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04204963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0765" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rambaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Pravossoudovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.07.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre Guyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;coufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.251" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decoufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agnani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Luneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Revol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Deroo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Montuwy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02396553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585251358343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mansincal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zygmunt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04870161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04723886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-05484233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-degraeve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5805-0981" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04870029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Norberciak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Massot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.106220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05074201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Douffet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.05.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zikos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2025.2578341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04660436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1404876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04276821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04204926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221091067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04204963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0765" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rambaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Pravossoudovitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.07.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;coufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre Guyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decoufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agnani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04249776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Luneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Revol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Deroo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Montuwy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02396553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585251358343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05481837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mansincal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05484249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04206556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zygmunt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04723886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04870161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-05484233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>