--- v0 (2026-03-17)
+++ v1 (2026-05-17)
@@ -661,165 +661,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oresme, Lucain et la &amp;quot; voix de sorcière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delaurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cahiers de recherches médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, p. 169-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fascination et l'action à distance : questions médiévales (1230-1370)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delaurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50, p. 137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309887v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03305027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1199,50 +1199,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fasciner par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delaurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Cesalli, F. Goubier, A. Grondeux, A. Robert, L. Valente (dir.), Ad placitum. Pour Irène Rosier-Catach, Aragne (Flumen spaientiae, 14), t. 1, p. 243-248</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Contagion. Its History and Some Historiographical Examples from Antiquity to Today »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delaurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1255,126 +1324,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Delaurenti; Thomas Le Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of contagion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.1-17, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646969v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03646965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Yawning. Why Is Yawning Catching? Fourteenth-Century Medicine and Natural Philosophy »</w:t>
               </w:r>
@@ -2651,51 +2651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delaurenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard-Tesson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Nagy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delaurenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard-Tesson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Nagy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>