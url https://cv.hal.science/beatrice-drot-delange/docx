--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -221,525 +221,525 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs pédagogiques dans l’enseignement supérieur technologique : Quelles transformations des identités et des pratiques en IUT à l’aune de la dimension professionnalisante des formations et de la réforme du BUT ?</w:t>
+                <w:t xml:space="preserve">Robots conversationnels : enquête sur les usages et représentations d’étudiants et étudiantes en sciences de l’éducation et de la formation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+                <w:t xml:space="preserve">Solène Zablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perrier</w:t>
+                <w:t xml:space="preserve">Laëtitia Boulc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Sardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75, </w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1 [ART. 15]), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13m0y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017123v1</w:t>
+                <w:t xml:space="preserve">hal-05210302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots conversationnels : enquête sur les usages et représentations d’étudiants et étudiantes en sciences de l’éducation et de la formation en France</w:t>
+                <w:t xml:space="preserve">Les ingénieurs pédagogiques dans l’enseignement supérieur technologique : Quelles transformations des identités et des pratiques en IUT à l’aune de la dimension professionnalisante des formations et de la réforme du BUT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Zablot</w:t>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Boulc’h</w:t>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pironom</w:t>
+                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sardier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1 [ART. 15]), 20 p. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13m0y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210302v1</w:t>
+                <w:t xml:space="preserve">hal-05017123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des curricula en IUT et en Cégep dans le domaine du multimédia : quelles influences des contextes institutionnels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Processus de gestion des ressources éducatives : Le cas d’enseignants en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14wa2⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.5597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455546v1</w:t>
+                <w:t xml:space="preserve">hal-04528623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de gestion des ressources éducatives : Le cas d’enseignants en IUT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse comparée des curricula en IUT et en Cégep dans le domaine du multimédia : quelles influences des contextes institutionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1), </w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.5597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14wa2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528623v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation aux données ou enseignement des données : quelles humanités numériques au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -780,290 +780,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futurs enseignants de l’école primaire : connaissances des stratégies d’enseignement, curriculaires et disciplinaires pour l’enseignement de la programmation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Place et rôle des ressources dans l’identification des pratiques de référence par des enseignants d’informatique en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Parriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reffay</w:t>
+                <w:t xml:space="preserve">Malika More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23, pp.55-76. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.137-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.3685⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472146v1</w:t>
+                <w:t xml:space="preserve">hal-03688132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle des ressources dans l’identification des pratiques de référence par des enseignants d’informatique en IUT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Futurs enseignants de l’école primaire : connaissances des stratégies d’enseignement, curriculaires et disciplinaires pour l’enseignement de la programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika More</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Tort</w:t>
+                <w:t xml:space="preserve">Gabriel Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.137-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.3983⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23, pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688132v1</w:t>
+                <w:t xml:space="preserve">hal-03472146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensée informatique : points de vue contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,51 +1136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre gestion personnelle de l’information et connaissances professionnelles des enseignants. Le cas de l’informatique et sciences du numérique (ISN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Des normes pour enseigner. Mises à l'épreuve et mises en œuvre, 35, pp.120-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1208,386 +1208,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tour de magie pour introduire la représentation binaire des nombres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reconfiguration de l’enseignement de l’informatique à l’école primaire : quelle conscience disciplinaire chez les professeurs des écoles stagiaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (25), pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid.025.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852811v1</w:t>
+                <w:t xml:space="preserve">hal-01852767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration de l’enseignement de l’informatique à l’école primaire : quelle conscience disciplinaire chez les professeurs des écoles stagiaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un tour de magie pour introduire la représentation binaire des nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mathématiques et interdisciplinarité - II, 525-526, pp.17-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852767v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’informatique comme objet d’enseignement à l’école primaire française ? Mise en perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.51 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403598v1</w:t>
+                <w:t xml:space="preserve">hal-01637887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’informatique comme objet d’enseignement à l’école primaire française ? Mise en perspective historique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.73-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.5032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637887v1</w:t>
+                <w:t xml:space="preserve">hal-01403598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Science Education in French Secondary Schools: Historical and Didactical Perspectives</w:t>
               </w:r>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1690,51 +1690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératie informatique : quels ancrages théoriques pour quels apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1768,51 +1768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation aux TIC, cultures informatiques et du numérique : quelques repères historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1850,51 +1850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de l'informatique, éducation aux technologies de l'information et de la communication en France, dans l'enseignement général du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1928,51 +1928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à l'informatique pour tous et logiciels libres : au-delà des usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Sud-Est européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1997,51 +1997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique et web : quelle place pour les filles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (15), pp.157-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2088,51 +2088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khaneboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers and Electronic Communication: a Minority Activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Media International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 38 (2/3), pp.142_148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,51 +2274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels savoir-faire les utilisateurs réguliers du web acquièrent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Boussarghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,51 +2401,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir traiter des données à l’aide d’un tableur. Une question insistante pour la didactique de l’informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2477,571 +2477,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transformation pédagogique dans un contexte de réforme : quel rôle pour les ingénieurs et conseillers pédagogiques en IUT ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Ingénieurs et Conseillers Pédagogiques en IUT, des acteurs du processus de conception des ressources au service des transitions pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2024 : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Apr 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">DIDACTIFEN : Supports didactiques, ressources pédagogiques Formes, (in-)égalités, autorités et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, May 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602648v1</w:t>
+                <w:t xml:space="preserve">hal-04602676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ingénieurs et Conseillers Pédagogiques en IUT, des acteurs du processus de conception des ressources au service des transitions pédagogiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Accompagner la transformation pédagogique dans un contexte de réforme : quel rôle pour les ingénieurs et conseillers pédagogiques en IUT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIDACTIFEN : Supports didactiques, ressources pédagogiques Formes, (in-)égalités, autorités et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, May 2024, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">AIPU 2024 : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602676v1</w:t>
+                <w:t xml:space="preserve">hal-04602648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités des enseignants avec et sur les ressources éducatives dans des formations supérieures courtes de techniciens. Le cas des IUT en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les datasprints, un dispositif d'éducation aux données ? Une étude exploratoire via le cas de « Traces de Soldats »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Didapro 9 - DidaSTIC. L’informatique, objets d’enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663372v1</w:t>
+                <w:t xml:space="preserve">hal-03688104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les datasprints, un dispositif d'éducation aux données ? Une étude exploratoire via le cas de « Traces de Soldats »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enseignement de l'accessibilité web et ressources pédagogiques. Le cas de la formation « Métiers du multimédia et internet » en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 9 - DidaSTIC. L’informatique, objets d’enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Didapro9 - DidaSTIC. L’informatique, objets d’enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN; INSPE de l’académie de Nantes, May 2022, Le Mans, France. pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688104v1</w:t>
+                <w:t xml:space="preserve">hal-03688009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de l'accessibilité web et ressources pédagogiques. Le cas de la formation « Métiers du multimédia et internet » en IUT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Activités des enseignants avec et sur les ressources éducatives dans des formations supérieures courtes de techniciens. Le cas des IUT en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro9 - DidaSTIC. L’informatique, objets d’enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREN; INSPE de l’académie de Nantes, May 2022, Le Mans, France. pp.42-48</w:t>
+              <w:t xml:space="preserve">ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688009v1</w:t>
+                <w:t xml:space="preserve">hal-03663372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations, territoires et numérique : l'expérience d'enseignants au sein du dispositif &amp;quot;école éloignée en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duray-Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3066,90 +3066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des enseignants avec et sur des ressources pédagogiques numériques au sein de formations supérieures courtes de techniciens : Étude exploratoire auprès d'IUT en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3168,454 +3168,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes virtuelles dans le dispositif EER : les conditions d'une expérimentation en contexte réel de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Paivandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">31e colloque annuel de l’ADMEE-Europe « Entre normalisation, contrôle et développement formatif : Évaluations sources de synergies ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308016v1</w:t>
+                <w:t xml:space="preserve">hal-02436445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Classes virtuelles dans le dispositif EER : les conditions d'une expérimentation en contexte réel de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duray-Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e colloque annuel de l’ADMEE-Europe « Entre normalisation, contrôle et développement formatif : Évaluations sources de synergies ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.455-457</w:t>
+              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436445v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoles éloignées en réseau : analyse d’un dispositif de collaboration instrumentée par le numérique dans l’académie de Clermont-Ferrand (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Classes virtuelles à l'école primaire. Configurations d'expérimentation en contexte réel de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque international en éducation, CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851722v1</w:t>
+                <w:t xml:space="preserve">hal-01996495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de défis et pensée informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Écoles éloignées en réseau : analyse d’un dispositif de collaboration instrumentée par le numérique dans l’académie de Clermont-Ferrand (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">5e colloque international en éducation, CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851772v1</w:t>
+                <w:t xml:space="preserve">hal-01851722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes virtuelles à l'école primaire. Configurations d'expérimentation en contexte réel de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Résolution de défis et pensée informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996495v1</w:t>
+                <w:t xml:space="preserve">hal-01851772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
               </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
@@ -3726,51 +3726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation interactive de données : les apports d'une étude de cas menée auprès d'étudiants de licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le Big Data transforme l'éducation la formation et les apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS INEFA, Sep 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3795,51 +3795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations concernant le web chez des utilisateurs familiers : au-delà des écrans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3864,64 +3864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes envers l'informatique des élèves de terminale scientifique. Quelques résultats exploratoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3946,51 +3946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation d'une interface zoomable par des utilisateurs de slideware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'informatique débranchée : analyse didactique d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif hybride et enseignement des langues à l'université : quelle acceptation par les étudiants spécialistes d'autres disciplines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Gomis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,208 +4186,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de l'informatique et recherche d'information sur le web : quelle (s) perspective (s) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comprendre l'interrogation des moteurs de recherche : une expérimentation auprès d'étudiants en information et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.51-63</w:t>
+              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00676168v1</w:t>
+                <w:t xml:space="preserve">hal-00862741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'interrogation des moteurs de recherche : une expérimentation auprès d'étudiants en information et communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Didactique de l'informatique et recherche d'information sur le web : quelle (s) perspective (s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.17-27</w:t>
+              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.51-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862741v1</w:t>
+                <w:t xml:space="preserve">edutice-00676168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and ICT in education : which Role for Textbook and Portals ? Results from the PREDIL European Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khaneboubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4425,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES INTERACTIONS ENTRE USAGERS ET MOTEURS DE RECHERCHE SUR LE WEB PEUVENT-ELLES ETRE SOURCES D'APPRENTISSAGE CONCERNANT LE FONCTIONNEMENT INTERNE DE CES MOTEURS ? LE CAS DES OPTIONS LINGUISTIQUES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Suisse. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,51 +4507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise et maîtrise des structures informationnelles : le cas de la documentation professionnelle en ligne pour les concepteurs web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRESEC, Université Stendhal, "Evolutions technologiques et information professionnelle : pratiques, acteurs et documents"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4576,51 +4576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces numériques documentaires d'éducation : quels éléments pour une culture informationnelle de l'enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4645,51 +4645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">@PME de terroir : quels usages du web ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4727,51 +4727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former aux TIC en IUFM : représentations et pratiques des professeurs stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4822,51 +4822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire concevoir et réaliser des hypermédias en formation d'enseignants : leurre ou pratique réflexive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.368-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4885,223 +4885,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sur-utilisation d'un instrument, effet négatif d'une compétence instrumentale ? L'exemple des compétences à naviguer sur le web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de quelques compétences TIC au cours de la seconde année d'IUFM. Analyse de deux cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Cachan, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000210v1</w:t>
+                <w:t xml:space="preserve">edutice-00000599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de quelques compétences TIC au cours de la seconde année d'IUFM. Analyse de deux cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La sur-utilisation d'un instrument, effet négatif d'une compétence instrumentale ? L'exemple des compétences à naviguer sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Jun 2000, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Boussarghini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages éducatifs des technologies de l'information et de la communication :quelles nouvelles compétences pour les enseignants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000599v1</w:t>
+                <w:t xml:space="preserve">edutice-00000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5145,51 +5145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sphère éducative, Emmanuèle Auriac-Slusarczyk, 978-2-84516-697-4</w:t>
             </w:r>
           </w:p>
@@ -5366,51 +5366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports aux savoirs d’enseignant·es et de formateur·rices d’enseignant·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bourdeau-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5491,77 +5491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotics in Primary Education: A Lexical Analysis of Teachers’ Resources Across Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khaneboubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5612,77 +5612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ Knowledge in Informatics—Exploring Educational Robotics Resources Through the Lens of Textual Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khaneboubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5746,51 +5746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. Dialogue sur la didactique de l’informatique : Bilan, enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5839,242 +5839,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réel, c'est l'effectivité des traitements computationnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Résolution de défis et pensée informatique : quelle analyse en font les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dacia Dressen-Hamouda; Josiane Guitard-Morel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Boilevin; Alain Jameau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pluralité du réel en éducation</w:t>
+              <w:t xml:space="preserve">Après les 10e rencontres scientifiques .. Actualité des recherches en didactique des sciences et des technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-55, 2021, 9782845169968</w:t>
+                <w:t xml:space="preserve">Editions de l'ARDIST</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.361-374, 2021, 978-2-9577091-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787517v1</w:t>
+                <w:t xml:space="preserve">hal-03781475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de défis et pensée informatique : quelle analyse en font les enseignants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le réel, c'est l'effectivité des traitements computationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marie Boilevin; Alain Jameau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dacia Dressen-Hamouda; Josiane Guitard-Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après les 10e rencontres scientifiques .. Actualité des recherches en didactique des sciences et des technologies</w:t>
+              <w:t xml:space="preserve">La pluralité du réel en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de l'ARDIST</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.361-374, 2021, 978-2-9577091-0-6</w:t>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-55, 2021, 9782845169968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781475v1</w:t>
+                <w:t xml:space="preserve">hal-03787517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au numérique : quels objets pour quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges-Louis Baron; Christian Depover. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets du numérique sur l'éducation. Regards sur une saga contemporaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6116,51 +6116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours Castor, ressource pédagogique pour l'enseignement de l'informatique? Étude exploratoire auprès d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6215,51 +6215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles et informatique : qu'en est-il du concours Castor ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,51 +6340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l'informatique dans l'enseignement secondaire en France : un retour de balancier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6461,51 +6461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Literacy in Introductory Informatics Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrej Brodnik; Jan Vahrenhold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Schools. Curricula, Competences, and Competitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9378, Springer International Publishing, 2015, Lecture Notes in Computer Science, 978-3-319-25395-4. </w:t>
@@ -6556,51 +6556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatics in the French Secondary Curricula: Recent Moves and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ira Diethelm, Roland T. Mittermeir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Schools. Sustainable Informatics Education for Pupils of all Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7780, Springer Berlin Heidelberg, pp.31-42, 2013, Lecture Notes in Computer Science., </w:t>
@@ -6650,51 +6650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les listes de diffusion disciplinaires: adoption et participation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G-L. Baron, E. Bruillard, J.-F. Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies dans la classe. De l'innovation à l'intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP-EPI, pp.163-183, 2000, 2734206706</w:t>
@@ -6781,51 +6781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6856,51 +6856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTnum IMS DEFI #DEFI - Littératie des données : quelle évaluation des élèves avec Pix ? - Infographie - Groupe thématique numérique de la Direction du numérique pour l'éducation (Ministère de l'Education Nationale, de l'Enseignement et de la Recherche) 2021-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6938,173 +6938,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation aux données et didactique de l'informatique. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Humanités numériques en éducation : vers de nouvelles littératies. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8278777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181595v1</w:t>
+                <w:t xml:space="preserve">hal-04181585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités numériques en éducation : vers de nouvelles littératies. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Éducation aux données et didactique de l'informatique. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8278777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04181585v1</w:t>
+                <w:t xml:space="preserve">hal-04181595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans la formation en question : l'enjeu de l'interdisciplinarité. XXIe congrès de la SFSIC. MSH Paris Nord. 13-15 juin 2018</w:t>
               </w:r>
@@ -7129,51 +7129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7221,51 +7221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sévina Touloupaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7296,51 +7296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à l'information et informatique : quelle compréhension des médias informatisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7358,51 +7358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualisation et listes de diffusion : une pratique émergente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7452,51 +7452,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet en éducation : objets de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont II, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7546,51 +7546,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de communication électronique et disciplines scolaires : quelle(s) rationalité(s) d'usage ? Le cas de trois disciplines du second degré : la technologie au collège, l'économie-gestion et les sciences économiques et sociales au lycée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. École normale supérieure de Cachan - ENS Cachan, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7643,349 +7643,349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le point de vue des Ingénieurs pédagogiques sur le travail avec et sur les ressources en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281); UCA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198202v2</w:t>
+                <w:t xml:space="preserve">hal-04247747v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue des Ingénieurs pédagogiques sur le travail avec et sur les ressources en IUT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281); UCA. 2023</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04247747v3</w:t>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement, collaboration et apprentissage dans le dispositif Écoles en réseau (ÉER) en Auvergne (2016-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brun-Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duray-Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Guitard Guitard-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ACTé EA 4281; INSPE Clermont Auvergne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8097,51 +8097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74084F40"/>
+    <w:nsid w:val="3CC46FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8328,51 +8328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-drot-delange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1674-1298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135676878" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roumy Akue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14wa2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03693599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2908" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FX62RW3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.26.1.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1726" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.025.0027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00768672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00783787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523980110043555" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Boussarghini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray-Nesme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prezut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00955208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gomis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00529148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00344586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sinda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Sciences_de_l_education.php" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdeau-Julien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Desch&#234;nes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03798346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04384868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-44900-0_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44900-0_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/17229" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03787517v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=La%20pluralit%C3%A9%20du%20r%C3%A9el%20en%20%C3%A9ducation" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100954800" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/85208?tab=aboutauthor&amp;amp;format=EPDF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993100805880" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25396-1_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36617-8_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QBQDW0MW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02870504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00381040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247747v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-drot-delange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1674-1298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135676878" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roumy Akue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14wa2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03693599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2908" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FX62RW3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3685" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.26.1.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1726" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.025.0027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00768672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00783787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523980110043555" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Boussarghini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray-Nesme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prezut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00955208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gomis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00529148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00344586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sinda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Sciences_de_l_education.php" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdeau-Julien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Desch&#234;nes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03798346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04384868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-44900-0_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44900-0_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/17229" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03787517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=La%20pluralit%C3%A9%20du%20r%C3%A9el%20en%20%C3%A9ducation" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100954800" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/85208?tab=aboutauthor&amp;amp;format=EPDF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993100805880" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25396-1_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36617-8_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QBQDW0MW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02870504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00381040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247747v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>