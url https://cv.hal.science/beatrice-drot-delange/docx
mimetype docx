--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -481,235 +481,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de gestion des ressources éducatives : Le cas d’enseignants en IUT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse comparée des curricula en IUT et en Cégep dans le domaine du multimédia : quelles influences des contextes institutionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ripes.5597⟩</w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14wa2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528623v1</w:t>
+                <w:t xml:space="preserve">hal-05455546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des curricula en IUT et en Cégep dans le domaine du multimédia : quelles influences des contextes institutionnels ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus de gestion des ressources éducatives : Le cas d’enseignants en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14wa2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.5597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455546v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation aux données ou enseignement des données : quelles humanités numériques au lycée ?</w:t>
               </w:r>
@@ -1922,174 +1922,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à l'informatique pour tous et logiciels libres : au-delà des usages ?</w:t>
+                <w:t xml:space="preserve">Informatique et web : quelle place pour les filles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Sud-Est européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (15), pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00783787v1</w:t>
+                <w:t xml:space="preserve">hal-00768674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique et web : quelle place pour les filles ?</w:t>
+                <w:t xml:space="preserve">Éducation à l'informatique pour tous et logiciels libres : au-delà des usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synergies Sud-Est européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.63-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsvives.809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00768674v1</w:t>
+                <w:t xml:space="preserve">sic_00783787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et informatique</w:t>
               </w:r>
@@ -2978,217 +2978,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations, territoires et numérique : l'expérience d'enseignants au sein du dispositif &amp;quot;école éloignée en réseau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques des enseignants avec et sur des ressources pédagogiques numériques au sein de formations supérieures courtes de techniciens : Étude exploratoire auprès d'IUT en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560622v1</w:t>
+                <w:t xml:space="preserve">hal-03214030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des enseignants avec et sur des ressources pédagogiques numériques au sein de formations supérieures courtes de techniciens : Étude exploratoire auprès d'IUT en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborations, territoires et numérique : l'expérience d'enseignants au sein du dispositif &amp;quot;école éloignée en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duray-Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">AREF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214030v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes virtuelles dans le dispositif EER : les conditions d'une expérimentation en contexte réel de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duray-Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7643,267 +7643,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue des Ingénieurs pédagogiques sur le travail avec et sur les ressources en IUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281); UCA. 2023</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247747v3</w:t>
+                <w:t xml:space="preserve">hal-04198202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le point de vue des Ingénieurs pédagogiques sur le travail avec et sur les ressources en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281); UCA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04198202v2</w:t>
+                <w:t xml:space="preserve">hal-04247747v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement, collaboration et apprentissage dans le dispositif Écoles en réseau (ÉER) en Auvergne (2016-2019)</w:t>
               </w:r>
@@ -7915,51 +7915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brun-Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duray-Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Guitard Guitard-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8097,51 +8097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CC46FB3"/>
+    <w:nsid w:val="BBB02508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8328,51 +8328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-drot-delange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1674-1298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135676878" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roumy Akue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14wa2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03693599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2908" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FX62RW3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3685" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.26.1.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1726" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.025.0027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00768672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00783787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.809" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523980110043555" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Boussarghini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray-Nesme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prezut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00955208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gomis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00529148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00344586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sinda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Sciences_de_l_education.php" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdeau-Julien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Desch&#234;nes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03798346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04384868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-44900-0_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44900-0_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/17229" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03787517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=La%20pluralit%C3%A9%20du%20r%C3%A9el%20en%20%C3%A9ducation" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100954800" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/85208?tab=aboutauthor&amp;amp;format=EPDF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993100805880" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25396-1_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36617-8_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QBQDW0MW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02870504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00381040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247747v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-drot-delange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1674-1298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135676878" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05210302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sardier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roumy Akue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14wa2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03693599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2908" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FX62RW3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3685" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.26.1.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1726" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.025.0027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01852811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00768672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00783787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523980110043555" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Boussarghini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray-Nesme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prezut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00955208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gomis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00529148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00344586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sinda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Sciences_de_l_education.php" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdeau-Julien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Desch&#234;nes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03798346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04384868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-44900-0_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44900-0_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/17229" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03787517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=La%20pluralit%C3%A9%20du%20r%C3%A9el%20en%20%C3%A9ducation" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100954800" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/85208?tab=aboutauthor&amp;amp;format=EPDF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993100805880" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25396-1_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36617-8_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QBQDW0MW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02870504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00381040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247747v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brun-Lacour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>