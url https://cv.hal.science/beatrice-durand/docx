--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -866,209 +866,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cell-like &amp;lt;em&amp;gt;Xenopus&amp;lt;/em&amp;gt; Embryonic Explants to Study Early Neural Developmental Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Evolutionarily Conserved Network Mediates Development of the zona limitans intrathalamica, a Sonic Hedgehog-Secreting Caudal Forebrain Signaling Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Feistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/53474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jdb4040031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561072v1</w:t>
+                <w:t xml:space="preserve">hal-02560909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionarily Conserved Network Mediates Development of the zona limitans intrathalamica, a Sonic Hedgehog-Secreting Caudal Forebrain Signaling Center</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stem cell-like &amp;lt;em&amp;gt;Xenopus&amp;lt;/em&amp;gt; Embryonic Explants to Study Early Neural Developmental Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (4), pp.31. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.e53474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jdb4040031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/53474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560909v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of the neural plate: New roles for apoptosis and for one of its main effectors caspase-3</w:t>
               </w:r>
@@ -2594,833 +2594,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation function 2 (AF-2) of retinoic acid receptor and 9-cis retinoic acid receptor: presence of a conserved autonomous constitutive activating domain and influence of the nature of the response element on AF-2 activity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cellular retinoic acid binding protein I is dispensable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saunders</w:t>
+                <w:t xml:space="preserve">P. Gorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gaudon</w:t>
+                <w:t xml:space="preserve">T. Lufkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Roy</w:t>
+                <w:t xml:space="preserve">Andrée Dierich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Losson</w:t>
+                <w:t xml:space="preserve">Cécile Rochette-Egly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Décimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1994.tb06872.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 91 (19), pp.9032-9036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.91.19.9032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561133v1</w:t>
+                <w:t xml:space="preserve">hal-02561140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cellular retinoic acid binding protein I is dispensable.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pure and functionally homogeneous recombinant retinoid X receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lufkin</w:t>
+                <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Dierich</w:t>
+                <w:t xml:space="preserve">L Shemshedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rochette-Egly</w:t>
+                <w:t xml:space="preserve">N Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Décimo</w:t>
+                <w:t xml:space="preserve">P. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 269 (41), pp.25770-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561140v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure and functionally homogeneous recombinant retinoid X receptor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation function 2 (AF-2) of retinoic acid receptor and 9-cis retinoic acid receptor: presence of a conserved autonomous constitutive activating domain and influence of the nature of the response element on AF-2 activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Claude Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Chen</w:t>
+                <w:t xml:space="preserve">Céline Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Shemshedini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Claude Durand</w:t>
+                <w:t xml:space="preserve">B. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Noy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chambon</w:t>
+                <w:t xml:space="preserve">R. Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13 (22), pp.5370-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1994.tb06872.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561137v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter context- and response element-dependent specificity of the transcriptional activation and modulating functions of retinoic acid receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-trans and 9-cis retinoic acid induction of CRABPII transcription is mediated by RAR-RXR heterodimers bound to DR1 and DR2 repeated motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Claude Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil Nagpal</w:t>
+                <w:t xml:space="preserve">Michael Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Saunders</w:t>
+                <w:t xml:space="preserve">Pierre Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kastner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Leid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 70 (6), pp.1007-1019. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 71 (1), pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0092-8674(92)90267-g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0092-8674(92)90250-g⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561148v1</w:t>
+                <w:t xml:space="preserve">hal-02561145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-trans and 9-cis retinoic acid induction of CRABPII transcription is mediated by RAR-RXR heterodimers bound to DR1 and DR2 repeated motifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Saunders</w:t>
+                <w:t xml:space="preserve">Structure, localization and transcriptional properties of two classes of retinoic acid receptor alpha fusion proteins in acute promyelocytic leukemia (APL): structural similarities with a new family of oncoproteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Kastner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leroy</w:t>
+                <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Leid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rochette-Egly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 11 (2), pp.629-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02561145v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, localization and transcriptional properties of two classes of retinoic acid receptor alpha fusion proteins in acute promyelocytic leukemia (APL): structural similarities with a new family of oncoproteins.</w:t>
+                <w:t xml:space="preserve">Promoter context- and response element-dependent specificity of the transcriptional activation and modulating functions of retinoic acid receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Kastner</w:t>
+                <w:t xml:space="preserve">Sunil Nagpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perez</w:t>
+                <w:t xml:space="preserve">Philippe Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lutz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Gaub</w:t>
+                <w:t xml:space="preserve">Harikrishna Nakshatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 70 (6), pp.1007-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0092-8674(92)90250-g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561207v1</w:t>
+                <w:t xml:space="preserve">hal-02561148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular retinoic acid-binding protein type 2 mRNA is overexpressed in human psoriatic skin as shown by in situ hybridization</w:t>
               </w:r>
@@ -4117,51 +4117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beatrice.durand@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://embo.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hfsp.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/jdb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04692301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bou-Rouphael" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Abdou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claude Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202234" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.784998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Carron-Homo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borday" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harem Sabr Muhamad Amin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.173112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Feistel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jdb4040031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juraver-Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22844" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gomez-Skarmeta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2014.09.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ausseil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014017108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souilhol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.9.3541-3549.2006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jamrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamaguchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Chang Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tsai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2003.10.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1521-1878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poolman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Mei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Brooks" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.85.2.117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Tokumoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.1999.9397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(98)70177-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Biao Gao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(06)00060-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.2.306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hao Xiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Voorhees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.7.3001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunders" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaudon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06872.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gorry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lufkin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Dierich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D&#233;cimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.19.9032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shemshedini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Noy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Nagpal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saunders" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kastner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Nakshatri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(92)90250-g" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5657LDD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Leid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(92)90267-g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BWZ32RJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kastner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lutz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochette-Egly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaub" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Didierjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Saurat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(05)81277-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X50H43R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Ewijk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacov Ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kappler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Marrack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(88)90156-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDA7F637F7DB6B88B72C4738FE816EA2D02AF63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marfing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.84.17.6249" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Doulazmi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beatrice.durand@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://embo.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hfsp.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/jdb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04692301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bou-Rouphael" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Abdou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claude Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202234" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.784998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Carron-Homo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borday" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harem Sabr Muhamad Amin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.173112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Feistel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jdb4040031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53474" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juraver-Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.22844" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gomez-Skarmeta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2014.09.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ausseil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wassef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014017108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souilhol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.9.3541-3549.2006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jamrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamaguchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Chang Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tsai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2003.10.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1521-1878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poolman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Mei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Brooks" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.85.2.117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Tokumoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.1999.9397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(98)70177-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Biao Gao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(06)00060-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.2.306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hao Xiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Voorhees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.7.3001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gorry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lufkin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Dierich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D&#233;cimo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.19.9032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shemshedini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Noy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunders" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaudon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06872.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saunders" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Leid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(92)90267-g" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BWZ32RJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561207v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kastner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochette-Egly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaub" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Nagpal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kastner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Nakshatri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(92)90250-g" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5657LDD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Didierjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Saurat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(05)81277-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X50H43R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Ewijk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacov Ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kappler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Marrack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(88)90156-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDA7F637F7DB6B88B72C4738FE816EA2D02AF63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marfing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.84.17.6249" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Doulazmi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>