--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice FINANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing artificial intelligence to the radiation early warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéhia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (10), pp.14036-14045. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-16771-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service robots in smart home: an efficient solution for domestic healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, JETSAN, 39 (6), pp.413-420. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Query Optimizer with Adaptable Search Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Vol. 13, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Classification of High Gamma Dose Rate Incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Luff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain, France. pp.28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Clustering of High Gamma Dose Rate Incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Luff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference architecture for smart building digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cohen Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Semantic Digital Twins, SeDiT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, unknow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Architecture for Smart Building Digital Twin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Digital Twins co-located with the 17th Extended Semantic Web Conference (SeDiT@ESWC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Heraklion, Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAREDAS: Context and Activity Recognition Enabling Detection of Anomalous Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of 16th Conference on Artificial Intelligence in Medicine (AIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF: Using Semantic Based Experience to Prevent Task Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Conference on Field and Service Robotics (FSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Causal Multi-Armed Bandit Approach for Domestic Robots' Failure Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Neural Information Processing (ICONIP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service robots in smart home: an efficient solution for domestic healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2017: Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy semantic CEP model for situation identification in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Hague, Netherlands. pp.1678 - 1679, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Logistics Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Commerce and Web Technologies (EC-Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.127-138, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27729-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware planning by refinement for personal robots in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Symposium on Robotics (ISR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.507 - 514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Proactive Learning of Multi-layerd Cloud Service Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Meskini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Gammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing and Services Science - 6th International Conference, CLOSER 2016 (Revised Selected Papers). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Learning from SLA Violation in Cloud Service based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Meskini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Gammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Cloud Computing and Services Science (CLOSER 2016), SciTePress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005807801860193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSCEP: a new model for context perception in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (COOPIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp.465 - 484, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart logistics processes: a predictive monitoring and proactive adaptation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2015 International Conference on Software and System Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785592.2794403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Logistics Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Commerce and Web Technologies (EC-Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactivity in the realm of logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Spatial Analysis and GEOmatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAEAN4CLOUD - A Framework for Monitoring and Managing the SLA Violation of Cloud Service-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Cloud Computing and Services Science ( CLOSER 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Ambiante: sélection dynamique de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tam Huynh Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 10ièmes journées francophones Mobilité et Ubiquité (UbiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α BPaaS - A Customizable BPaaS on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Jan van Den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Cloud Computing and Services Science, (CLOSER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ambient Data Mediation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tam Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Information Management for Mobile Applications (IMMoA '12), @VLDB'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès dans XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR I3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the confidentiality of electronic health records.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées INRIA-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy of Medical Records: from Law Principles to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy of Medical Records: From Law Principles to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Computer-Based Medical Systems : CBMS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dublin, Ireland. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2005.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaGRid : Une infrastructure de médiation pour l'accès transparent aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOLE DRUIDE 2004 - DISTRIBUTION DE DONNEES A GRANDE ECHELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources. The MediaGrid Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IFIP Conference on Semantics of a Networked World - ICSNW 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.65-78, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b102069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing CORBA Objects with Dynamic Behaviour in a Directory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Distributed Objects and Applications (DOA'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rome, Italy. ISBN: 0-7695-1300-X, pp.0105, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DOA.2001.954076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un service de Directory pour CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Colloque International sur les Nouvelles Technologies de la Répartition (Notère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TINA, Services Platform Management Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrani Ridaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. Francophone sur la Gestion de Reseaux et Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada. pp.192-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Future Telecommunication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrani Ridaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. conf. on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Washington DC, United States. pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Object-Oriented and Relational Databases : The IRO-DB experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IFCIS International Conference on Cooperative Information Systems (COOPIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, South Carolina, United States. pp.2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level logic programming model of a query optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bielikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smolarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East-European Symp. on Advances in Database and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, St Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Framework & Telecom Query Service for TINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Telecommunications Systems Modelling &amp; Analysis (ICTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : Making relational and object-oriented databases interoperable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Avignon, France. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : A Solution for Computed Integrated Manufacturing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Ramfos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Cooperative Information Systems (COOPIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Processing in IRO-DB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Smahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Deductive and Object-Oriented Databases (DOOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Singapore. pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Experience with recursion optimization in an Extensible Rewriter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Database Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Optimiseurs de Requêtes Extensibles : Etat de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bases de Donnees Avancees (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending a Relational DBMS to support Engineering Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Exertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haj Houssain S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Query Rewriter in an Extensible DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Int. Conf. on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Big Data and Cyber-Security Intelligence, Versailles, France, December 16-17, 2019 (BDCSIntell 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéhia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st INTERNATIONAL CONFERENCE ON BIG DATA AND CYBER-SECURITY INTELLIGENCE, Hadath, Lebanon, december 13-15 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : A Distributed System Federating Object and Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Bukhres &amp; E. Elmagarmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-oriented multidatabase systems: a solution for advanced applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prentice Hall International (UK), pp.684-712, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès transparent et sécurisé à des données largement distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Versailles-Saint Quentin en Yvelines, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00340601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice FINANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing artificial intelligence to the radiation early warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéhia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (10), pp.14036-14045. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-16771-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service robots in smart home: an efficient solution for domestic healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, JETSAN, 39 (6), pp.413-420. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Query Optimizer with Adaptable Search Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Vol. 13, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Classification of High Gamma Dose Rate Incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Luff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain, France. pp.28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Clustering of High Gamma Dose Rate Incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Luff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Architecture for Smart Building Digital Twin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Digital Twins co-located with the 17th Extended Semantic Web Conference (SeDiT@ESWC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Heraklion, Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference architecture for smart building digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cohen Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Semantic Digital Twins, SeDiT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, unknow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAREDAS: Context and Activity Recognition Enabling Detection of Anomalous Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of 16th Conference on Artificial Intelligence in Medicine (AIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF: Using Semantic Based Experience to Prevent Task Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Conference on Field and Service Robotics (FSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Causal Multi-Armed Bandit Approach for Domestic Robots' Failure Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Neural Information Processing (ICONIP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service robots in smart home: an efficient solution for domestic healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2017: Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy semantic CEP model for situation identification in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Hague, Netherlands. pp.1678 - 1679, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Logistics Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Commerce and Web Technologies (EC-Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.127-138, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27729-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware planning by refinement for personal robots in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Symposium on Robotics (ISR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.507 - 514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Proactive Learning of Multi-layerd Cloud Service Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Meskini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Gammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing and Services Science - 6th International Conference, CLOSER 2016 (Revised Selected Papers). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Learning from SLA Violation in Cloud Service based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Meskini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Gammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Cloud Computing and Services Science (CLOSER 2016), SciTePress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005807801860193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSCEP: a new model for context perception in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (COOPIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp.465 - 484, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart logistics processes: a predictive monitoring and proactive adaptation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2015 International Conference on Software and System Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785592.2794403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Logistics Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Commerce and Web Technologies (EC-Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactivity in the realm of logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Spatial Analysis and GEOmatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAEAN4CLOUD - A Framework for Monitoring and Managing the SLA Violation of Cloud Service-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Cloud Computing and Services Science ( CLOSER 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Ambiante: sélection dynamique de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tam Huynh Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 10ièmes journées francophones Mobilité et Ubiquité (UbiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α BPaaS - A Customizable BPaaS on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Jan van Den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Cloud Computing and Services Science, (CLOSER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ambient Data Mediation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tam Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Information Management for Mobile Applications (IMMoA '12), @VLDB'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the confidentiality of electronic health records.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées INRIA-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès dans XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR I3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy of Medical Records: From Law Principles to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Computer-Based Medical Systems : CBMS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dublin, Ireland. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2005.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy of Medical Records: from Law Principles to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaGRid : Une infrastructure de médiation pour l'accès transparent aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOLE DRUIDE 2004 - DISTRIBUTION DE DONNEES A GRANDE ECHELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources. The MediaGrid Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IFIP Conference on Semantics of a Networked World - ICSNW 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.65-78, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b102069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing CORBA Objects with Dynamic Behaviour in a Directory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Distributed Objects and Applications (DOA'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rome, Italy. ISBN: 0-7695-1300-X, pp.0105, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DOA.2001.954076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un service de Directory pour CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Colloque International sur les Nouvelles Technologies de la Répartition (Notère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TINA, Services Platform Management Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrani Ridaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. Francophone sur la Gestion de Reseaux et Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada. pp.192-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Future Telecommunication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrani Ridaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. conf. on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Washington DC, United States. pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Object-Oriented and Relational Databases : The IRO-DB experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IFCIS International Conference on Cooperative Information Systems (COOPIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, South Carolina, United States. pp.2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level logic programming model of a query optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bielikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smolarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East-European Symp. on Advances in Database and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, St Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Framework & Telecom Query Service for TINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Telecommunications Systems Modelling &amp; Analysis (ICTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : Making relational and object-oriented databases interoperable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Avignon, France. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : A Solution for Computed Integrated Manufacturing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Ramfos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Cooperative Information Systems (COOPIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Processing in IRO-DB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Smahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Deductive and Object-Oriented Databases (DOOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Singapore. pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Experience with recursion optimization in an Extensible Rewriter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Database Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending a Relational DBMS to support Engineering Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Exertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haj Houssain S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Optimiseurs de Requêtes Extensibles : Etat de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bases de Donnees Avancees (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Query Rewriter in an Extensible DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Int. Conf. on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Big Data and Cyber-Security Intelligence, Versailles, France, December 16-17, 2019 (BDCSIntell 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéhia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st INTERNATIONAL CONFERENCE ON BIG DATA AND CYBER-SECURITY INTELLIGENCE, Hadath, Lebanon, december 13-15 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : A Distributed System Federating Object and Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Bukhres &amp; E. Elmagarmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-oriented multidatabase systems: a solution for advanced applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prentice Hall International (UK), pp.684-712, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès transparent et sécurisé à des données largement distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Versailles-Saint Quentin en Yvelines, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00340601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Finance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H. Jaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16771-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ramoly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Luff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sfar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1678" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27729-5_10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Meskini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gammal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani:" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005807801860193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_28" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785592.2794403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tam Huynh Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tam Huynh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Medjdoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Medjoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.89" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2001.954076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrani Ridaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fankhauser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molnar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smolarova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fessy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Klas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Ramfos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Smahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Exertier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haj Houssain S." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dbouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Gannouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Finance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H. Jaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16771-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ramoly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Luff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sfar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1678" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27729-5_10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Meskini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gammal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani:" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005807801860193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_28" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785592.2794403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tam Huynh Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tam Huynh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Medjoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Medjdoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.89" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2001.954076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrani Ridaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fankhauser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molnar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smolarova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fessy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Klas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Ramfos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Smahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Exertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haj Houssain S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dbouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Gannouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>