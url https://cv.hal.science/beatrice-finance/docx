--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice FINANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing artificial intelligence to the radiation early warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéhia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (10), pp.14036-14045. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-16771-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service robots in smart home: an efficient solution for domestic healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, JETSAN, 39 (6), pp.413-420. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Query Optimizer with Adaptable Search Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Vol. 13, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Classification of High Gamma Dose Rate Incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Luff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain, France. pp.28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Clustering of High Gamma Dose Rate Incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Luff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Architecture for Smart Building Digital Twin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Digital Twins co-located with the 17th Extended Semantic Web Conference (SeDiT@ESWC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Heraklion, Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference architecture for smart building digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cohen Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Semantic Digital Twins, SeDiT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, unknow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAREDAS: Context and Activity Recognition Enabling Detection of Anomalous Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of 16th Conference on Artificial Intelligence in Medicine (AIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF: Using Semantic Based Experience to Prevent Task Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Conference on Field and Service Robotics (FSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Causal Multi-Armed Bandit Approach for Domestic Robots' Failure Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Neural Information Processing (ICONIP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service robots in smart home: an efficient solution for domestic healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2017: Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy semantic CEP model for situation identification in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Hague, Netherlands. pp.1678 - 1679, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Logistics Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Commerce and Web Technologies (EC-Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.127-138, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27729-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware planning by refinement for personal robots in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Symposium on Robotics (ISR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.507 - 514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Proactive Learning of Multi-layerd Cloud Service Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Meskini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Gammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing and Services Science - 6th International Conference, CLOSER 2016 (Revised Selected Papers). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Learning from SLA Violation in Cloud Service based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Meskini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Gammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Cloud Computing and Services Science (CLOSER 2016), SciTePress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005807801860193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSCEP: a new model for context perception in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (COOPIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp.465 - 484, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart logistics processes: a predictive monitoring and proactive adaptation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2015 International Conference on Software and System Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785592.2794403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Logistics Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Commerce and Web Technologies (EC-Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactivity in the realm of logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Spatial Analysis and GEOmatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAEAN4CLOUD - A Framework for Monitoring and Managing the SLA Violation of Cloud Service-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Cloud Computing and Services Science ( CLOSER 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Ambiante: sélection dynamique de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tam Huynh Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 10ièmes journées francophones Mobilité et Ubiquité (UbiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α BPaaS - A Customizable BPaaS on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Jan van Den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Cloud Computing and Services Science, (CLOSER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ambient Data Mediation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tam Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Information Management for Mobile Applications (IMMoA '12), @VLDB'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the confidentiality of electronic health records.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées INRIA-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès dans XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR I3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy of Medical Records: From Law Principles to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Computer-Based Medical Systems : CBMS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dublin, Ireland. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2005.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy of Medical Records: from Law Principles to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaGRid : Une infrastructure de médiation pour l'accès transparent aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOLE DRUIDE 2004 - DISTRIBUTION DE DONNEES A GRANDE ECHELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources. The MediaGrid Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IFIP Conference on Semantics of a Networked World - ICSNW 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.65-78, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b102069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing CORBA Objects with Dynamic Behaviour in a Directory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Distributed Objects and Applications (DOA'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rome, Italy. ISBN: 0-7695-1300-X, pp.0105, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DOA.2001.954076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un service de Directory pour CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Colloque International sur les Nouvelles Technologies de la Répartition (Notère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TINA, Services Platform Management Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrani Ridaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. Francophone sur la Gestion de Reseaux et Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada. pp.192-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Future Telecommunication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrani Ridaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. conf. on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Washington DC, United States. pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Object-Oriented and Relational Databases : The IRO-DB experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IFCIS International Conference on Cooperative Information Systems (COOPIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, South Carolina, United States. pp.2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level logic programming model of a query optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bielikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smolarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East-European Symp. on Advances in Database and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, St Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Framework & Telecom Query Service for TINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Telecommunications Systems Modelling &amp; Analysis (ICTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : Making relational and object-oriented databases interoperable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Avignon, France. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : A Solution for Computed Integrated Manufacturing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Ramfos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Cooperative Information Systems (COOPIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Processing in IRO-DB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Smahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Deductive and Object-Oriented Databases (DOOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Singapore. pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Experience with recursion optimization in an Extensible Rewriter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Database Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending a Relational DBMS to support Engineering Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Exertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haj Houssain S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Optimiseurs de Requêtes Extensibles : Etat de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bases de Donnees Avancees (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Query Rewriter in an Extensible DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Int. Conf. on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Big Data and Cyber-Security Intelligence, Versailles, France, December 16-17, 2019 (BDCSIntell 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéhia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st INTERNATIONAL CONFERENCE ON BIG DATA AND CYBER-SECURITY INTELLIGENCE, Hadath, Lebanon, december 13-15 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : A Distributed System Federating Object and Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Bukhres &amp; E. Elmagarmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-oriented multidatabase systems: a solution for advanced applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prentice Hall International (UK), pp.684-712, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès transparent et sécurisé à des données largement distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Versailles-Saint Quentin en Yvelines, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00340601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice FINANCE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing artificial intelligence to the radiation early warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéhia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (10), pp.14036-14045. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-16771-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service robots in smart home: an efficient solution for domestic healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, JETSAN, 39 (6), pp.413-420. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Query Optimizer with Adaptable Search Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Vol. 13, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Classification of High Gamma Dose Rate Incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Luff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain, France. pp.28, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Clustering of High Gamma Dose Rate Incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Luff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Architecture for Smart Building Digital Twin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Digital Twins co-located with the 17th Extended Semantic Web Conference (SeDiT@ESWC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Heraklion, Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference architecture for smart building digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cohen Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Semantic Digital Twins, SeDiT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, unknow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAREDAS: Context and Activity Recognition Enabling Detection of Anomalous Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of 16th Conference on Artificial Intelligence in Medicine (AIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF: Using Semantic Based Experience to Prevent Task Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Conference on Field and Service Robotics (FSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service robots in smart home: an efficient solution for domestic healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2017: Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Causal Multi-Armed Bandit Approach for Domestic Robots' Failure Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Neural Information Processing (ICONIP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Logistics Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Commerce and Web Technologies (EC-Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.127-138, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27729-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy semantic CEP model for situation identification in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Hague, Netherlands. pp.1678 - 1679, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware planning by refinement for personal robots in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Symposium on Robotics (ISR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.507 - 514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Proactive Learning of Multi-layerd Cloud Service Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Meskini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Gammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing and Services Science - 6th International Conference, CLOSER 2016 (Revised Selected Papers). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Learning from SLA Violation in Cloud Service based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Meskini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Gammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Cloud Computing and Services Science (CLOSER 2016), SciTePress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005807801860193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSCEP: a new model for context perception in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ramoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (COOPIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rhodes, Greece. pp.465 - 484, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48472-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart logistics processes: a predictive monitoring and proactive adaptation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2015 International Conference on Software and System Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785592.2794403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart Logistics Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Commerce and Web Technologies (EC-Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Ambiante: sélection dynamique de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tam Huynh Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 10ièmes journées francophones Mobilité et Ubiquité (UbiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactivity in the realm of logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raef Mousheimish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Spatial Analysis and GEOmatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAEAN4CLOUD - A Framework for Monitoring and Managing the SLA Violation of Cloud Service-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Cloud Computing and Services Science ( CLOSER 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α BPaaS - A Customizable BPaaS on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem-Jan van Den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Cloud Computing and Services Science, (CLOSER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ambient Data Mediation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tam Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Information Management for Mobile Applications (IMMoA '12), @VLDB'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the confidentiality of electronic health records.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées INRIA-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès dans XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR I3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy of Medical Records: From Law Principles to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Computer-Based Medical Systems : CBMS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dublin, Ireland. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2005.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Access Control on XML Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy of Medical Records: from Law Principles to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Medjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaGRid : Une infrastructure de médiation pour l'accès transparent aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOLE DRUIDE 2004 - DISTRIBUTION DE DONNEES A GRANDE ECHELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources. The MediaGrid Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IFIP Conference on Semantics of a Networked World - ICSNW 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.65-78, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b102069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing CORBA Objects with Dynamic Behaviour in a Directory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Distributed Objects and Applications (DOA'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rome, Italy. ISBN: 0-7695-1300-X, pp.0105, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DOA.2001.954076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un service de Directory pour CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Colloque International sur les Nouvelles Technologies de la Répartition (Notère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TINA, Services Platform Management Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrani Ridaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll. Francophone sur la Gestion de Reseaux et Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada. pp.192-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Future Telecommunication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrani Ridaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. conf. on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Washington DC, United States. pp.226-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Framework & Telecom Query Service for TINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Telecommunications Systems Modelling &amp; Analysis (ICTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level logic programming model of a query optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bielikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smolarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East-European Symp. on Advances in Database and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, St Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Object-Oriented and Relational Databases : The IRO-DB experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IFCIS International Conference on Cooperative Information Systems (COOPIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, South Carolina, United States. pp.2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : Making relational and object-oriented databases interoperable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Avignon, France. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Processing in IRO-DB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Smahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Deductive and Object-Oriented Databases (DOOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Singapore. pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : A Solution for Computed Integrated Manufacturing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Ramfos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Conf. on Cooperative Information Systems (COOPIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Experience with recursion optimization in an Extensible Rewriter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Database Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending a Relational DBMS to support Engineering Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Exertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haj Houssain S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Optimiseurs de Requêtes Extensibles : Etat de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bases de Donnees Avancees (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Query Rewriter in an Extensible DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Int. Conf. on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Big Data and Cyber-Security Intelligence, Versailles, France, December 16-17, 2019 (BDCSIntell 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéhia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st INTERNATIONAL CONFERENCE ON BIG DATA AND CYBER-SECURITY INTELLIGENCE, Hadath, Lebanon, december 13-15 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiqul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRO-DB : A Distributed System Federating Object and Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Bukhres &amp; E. Elmagarmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-oriented multidatabase systems: a solution for advanced applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prentice Hall International (UK), pp.684-712, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès transparent et sécurisé à des données largement distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Versailles-Saint Quentin en Yvelines, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00340601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Finance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H. Jaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16771-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ramoly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Luff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sfar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1678" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27729-5_10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Meskini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gammal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani:" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005807801860193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_28" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785592.2794403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tam Huynh Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tam Huynh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Medjoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Medjdoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.89" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2001.954076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrani Ridaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fankhauser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molnar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smolarova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fessy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Klas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Ramfos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Smahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Exertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haj Houssain S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dbouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Gannouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Finance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;hia Taher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiqul Haque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H. Jaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16771-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ramoly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Luff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sfar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Mousheimish" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27729-5_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1678" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Meskini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gammal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani:" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005807801860193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_28" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785592.2794403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tam Huynh Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan van Den Heuvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tam Huynh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Medjoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Medjdoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.89" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2001.954076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrani Ridaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fessy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bielikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molnar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smolarova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fankhauser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Klas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Smahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Ramfos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Exertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haj Houssain S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dbouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Gannouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00340601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>