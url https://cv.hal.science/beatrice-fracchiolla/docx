--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -331,2287 +331,2287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’euphémisme, macrofigure discursive du discours haineux. L’exemple du débat entre Emmanuel Macron et Marine Le Pen et ses reprises dans la presse francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les discours de haine dans les médias : des discours radicaux à l'extrémisation des discours publics, 26, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ce que discriminer veut dire ». Présentation du volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ce que discriminer veut dire, HS-36, pp.[En ligne]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.14510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corela.14510⟩</w:t>
+                <w:t xml:space="preserve">halshs-03648818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser un langage du vivant pour penser les possibilités d’un langage extraterrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Extra-terrestres, 6 (664), pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la langue au harcèlement en passant par les systèmes discursifs de discrimination-la construction linguistique du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce que discriminer veut dire, HS-36, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.14615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0798⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener, 2019. Discours et système. Théorie systémique du discours et Analyse des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.5905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuum et maintien du lien social professionnel en situation de conflit verbal écrit : être poli ou impoli, mais y mettre les formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Charles Goodwin : l’interaction au carrefour du langage, du corps et de la société, 173, pp.203-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.173.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088131v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition du système discursif de discrimination de genre : à partir des systèmes genrés d’adresse et de la loi du mariage pour tous et des observations qu’elle permet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours des radicalités politiques et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de coopération interactionnelle et agressivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ce que discriminer veut dire, HS-36, pp.[En ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.14615⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.12557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Albin Wagener, 2019. Discours et système. Théorie systémique du discours et Analyse des représentations</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie et environnement : des mots aux discours. Mises en perspective historiques et discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (119), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.24230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décalage contextuel dans les communications médiées par écran : à la croisée de la dématérialisation du contexte et de la re- textualisation des échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Co(n)textualisation(s), HS-27, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.7803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02468807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Dans les coulisses du genre : la fabrique de soi chez les Drag Kings, de Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Discours de haine dissimulée, discours alternatifs et contre-discours, 47, pp.145-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performativité des constructions identitaires: Mariage pour tous, nom, adresse et filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les observables en analyse de discours - Numéro offert à Catherine Kerbrat-Orecchioni, 9 (2), pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnemarie-Dontilly Eliane Viennot : &amp;quot;L’Académie contre la langue française. Le dossier &amp;quot;féminisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.164-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.159.0164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Anquetil, Représentations et traitement des actes de langage indirects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.326-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Emotions en contexte numérique, 66, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.4263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attaque courtoise : un modèle d’interaction pragmatique au service de la prise de pouvoir en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale dans le discours des mouvements antagonistes : le cas de ‘Mariage pour tous’ et ‘Manif pour tous’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.[En ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aad.5905⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.1940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Continuum et maintien du lien social professionnel en situation de conflit verbal écrit : être poli ou impoli, mais y mettre les formes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://blogs.helsinki.fi/dialog3/files/2015/07/Romain-Fracchiolla.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845969v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adhésion comme événement personnel et historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les facettes de l'événement: des formes aux signes, 15, pp.115-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales : Pratiques langagières entre élèves et enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école et la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Profession Banlieue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01700028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politeness as a strategy of attack in a gendered political debate – The Royal-Sarkozy debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Women, Power and the Media, 43 (10), pp.2480-2488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2011.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01700024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la Communication : construction des discours et circularité des désignations autour de la « vertitude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ceci est-il de la linguistique belge (française)?, tome 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corela Cognition, représentation, langage Interpellation et violence verbale : essai de typologisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'interpellation, HS-8, https://corela.revues.org/1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Principe de coopération interactionnelle et agressivité</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504422v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la communication : la question du féminin en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, https://journals.openedition.org/corela/286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heller (ed): Bilingualism: A Social Approach (Palgrave Advances in Linguistics)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.12557⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.197 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10993-008-9109-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes pronominaux et construction d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la communication chimique à la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (11), pp.230-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1281 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00959969v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00944760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu critique des Cahiers de Linguistique Française, n°26 », Les modèles du discours face au concept d’action. Actes du 9ème colloque de pragmatique de Genève et colloque Charles Bally, Département de linguistique, Faculté des Lettres, Université de Genève, CH-1211, Genève 4, 2004</w:t>
               </w:r>
@@ -3171,3987 +3171,3987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03060244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haine et (re)médiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Laws discriminate instead of introducing more equality : the case of the &amp;quot;Mariage pour tous&amp;quot; law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Language and Law Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Alicante (ILLA), Sep 2021, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03338992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et discrimination de genre en BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Bande-dessinée dans le cadre du Colloque Science &amp; You 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoga et recherche scientifique : changer de posture(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier A l'arrêt? se retrouver; Forces de la vulnérabilité; Repartir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'études de genre et de sexualité, Nov 2021, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langue, grammaire et genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre du séminaire Langue, grammaire et genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structures formelles du langage (SFL, Université de Paris 8 - Vincennes-Saint-Denis), Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03131421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Langage et discrimination de genre en BD</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What a &amp;quot;discursive system of gender discrimination&amp;quot; is and how inclusive language can defeat it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International pragmatics conference The pragmatics of inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association (IPrA), Jun 2021, Winterthur, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03338975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how verbal aggression can be understood as a positive signal. Demonstration through an exchange of professional emails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Bertrand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Symposium on intercultual, cognitive and social pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Pablo de Olavide, Nov 2020, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de controverse dans le discours d’appartenance chez les militants Verts dans les années 2000. Une étude historique de la parole militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les paroles militantes dans les controverses environnementales : constructions, légitimations, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.69-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer et se nommer: approche linguistique de la question du genre en français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel LEGS 2018 - 2019 Traduire le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Études de genre et de sexualité (LEGS, CNRS), Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To tell one self, to be told, and to become: the linguistic question of address to women at the crossroads of the law. Pannel: &amp;quot;The Language of Harassment, Disrimination and Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Language and Law Association (ILLA) International Conference. Taking Language and Law seriously</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Language and Law Association (ILLA); University of California at Los Angeles (UCLA), Sep 2019, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02476539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How verbal aggressiveness may be positive? Demonstration through an exchange of professional emails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e conférence internationale de l’Association internationale de pragmatique (Ipra)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association (Ipra), Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'études de genre et de sexualité, Nov 2021, Porquerolles, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La verbalisation des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinka Solene de Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales d’analyse statistique des données textuelles (JADT) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Enterprise Engineering Mario Lucertini (Tor Vergata University, Rome, Italy); Department of Statistical Sciences (Sapienza University, Rome, Italy), Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Alicante (ILLA), Sep 2021, Alicante, Spain</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocole COREV (Comprendre et Analyser la Violence Verbale en Réception)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Restitution des Projets soutenus dans le cadre de l'Appel à projet AMI pour l’interdisciplinarité (CNRS) - Défi S2C3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Pragmatics Association (IPrA), Jun 2021, Winterthur, Switzerland</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'injure et l'insulte vus comme genres brefs, et leur mise en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le genre en bref. Son discours, sa grammaire, son énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Lettres Françaises de lʼUniversité Aoyama gakuin (Tokyo); Société de Lettres Françaises dʼAoyama (Tokyo), Mar 2017, Tokyo, Japon. pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Haine et (re)médiations</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insulte et l'injure vues comme genres brefs, et leur mise en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le genre bref : son discours, sa grammaire, son énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Lettres Françaises de lʼUniversité Aoyama gakuin (Tokyo); Société de Lettres Françaises dʼAoyama (Tokyo), Mar 2017, Tokyo, Japon. pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie des discours et politiquement correct : ou l’adéquation des discours aux contextes, une autre forme de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Association des Sciences du Langage Co(n)textualisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sciences du Langage; Praxiling (CNRS, Université Paul Valéry Montpellier 3); Institut des technosciences de l'information et de la communication, Jan 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d'appartenance et discours critique des adhérents verts dans les années 2000. Une mise en discours des controverses politiques internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les paroles militantes dans les controverses environnementales. Constructions, légitimations, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.69-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse et traitement/réception de la violence et de la radicalité dans le discours gouvernemental en réponse aux attaques du 13 novembre 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Violences et radicalités militantes dans l’espace public en France des années 1990 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Université de Lorraine. Metz., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La verbalisation des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinka Solene de Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Statistical Analysis of Textual Data (JADT'18).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Enterprise Engineering “Mario Lucertini” Tor Vergata University (Italy); Department of Statistical Sciences, Sapienza University (Italy), Jun 2018, Rome, Italie. pp.276-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Government post-terrorist attacks video: between consensus and dissensus favoring the emergence of populism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été Discours de haine, discriminations et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pise, Oct 2021, Pise, Italie</w:t>
+              <w:t xml:space="preserve">Colloque international Political Discourse – Multidisciplinary Approaches #2: New discourses of populism and nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edinburgh Napier University (Royaume-Uni), Jun 2018, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Why and how verbal aggression can be understood as a positive signal. Demonstration through an exchange of professional emails</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal conflict and digital communication written in French professional circles: Verbal aggression and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on intercultual, cognitive and social pragmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Pablo de Olavide, Nov 2020, Séville, Spain</w:t>
+              <w:t xml:space="preserve">EPICS VIII. 8th International Symposium on Intercultural, Cognitive and Social Pragmatics Communication, Culture and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Séville (Espagne), May 2018, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Études de genre et de sexualité (LEGS, CNRS), Apr 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The denomination : inter-relations between the public sphere and the private sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regimenting The Public Sphere - the politics of visibility (2nd international Conference on Sociolinguistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sigurd d'Hondt; Research Collegium for Language in changing Society (ReCLaS); University of Jyväskylä, Sep 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Language and Law Association (ILLA); University of California at Los Angeles (UCLA), Sep 2019, Los Angeles, United States</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démasculiniser la langue ou la féminiser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l’Association des francoromanistes allemands. Guerre et paix. Crises et conflits – nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des francoromanistes allemands, Sep 2018, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pièges rhétoriques du discours gouvernemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Contre-discours/discours alternatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki (Helsingin yliopisto), Dec 2018, Helsinki, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se dire, être dit, et devenir. La question linguistique de l'adresse aux femmes aux carrefours de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque annuel R2DIP Analyse du discours et institutions sociales : l'expertise discursive dans les domaines de la santé et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de recherche des discours institutionnels et politiques (R2DIP), Dec 2018, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Verts ou la problématique d’incarnation en discours de valeurs et d’idéologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">85e Congrès international de l'Association francophone pour le savoir (Acfas). Vers de nouveaux sommets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas); Université McGill (Canada), May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité des sexes, égalités des insultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Les Conf'curieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Muséum-Aquarium de Nancy (Métropole du Grand Nancy); Musée de l'histoire du fer (Métropole du Grand Nancy); Jardins Botaniques Jean-Marie Pelt (Métropole du Grand Nancy), Nov 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension euphémistique du politiquement correct, de la courtoisie et de la citation manipulée dans le débat d'entre tours des présidentielles française entre Emmanuel Macron et Marine Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude internationale Enjeux polyphoniques et dialogiques de l’euphémisme dans la presse écrite et numérique actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Philosophie, Université de Saint-Jacques-de-Compostelle, Oct 2017, Saint-Jacques-de-Compostelle, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale dans la communication électronique médiée par écran : privé-public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Praxitexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courriels électroniques et tension verbale : une médiation électronique est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international GLAT 2016 Acteurs et formes de médiation pour le dialogue interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue; Télécom Bretagne, France, May 2016, Padoue, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le masque de l'attaque courtoise : trace langagière de la prise de pouvoir dans le débat politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence internationale de l’Association internationale de pragmatique (Ipra)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Pragmatics Association (Ipra), Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">Colloque international Les masques du discours : traces langagières et socio-culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Izmir, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.69-82</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions pour une élaboration d’une charte éthique des relations interdiscursives : le cas de la messagerie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IMPEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMPEC, Interactions Multimodales par Ecran, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département de Lettres Françaises de lʼUniversité Aoyama gakuin (Tokyo); Société de Lettres Françaises dʼAoyama (Tokyo), Mar 2017, Tokyo, Japon. pp.173-188</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et communication électronique : du mal lu au malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscommunication and Verbal Violence / Du malentendu à la violence verbale / Misskommunikation und verbale Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modern Language Society, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sciences du Langage; Praxiling (CNRS, Université Paul Valéry Montpellier 3); Institut des technosciences de l'information et de la communication, Jan 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels universitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Dimension du dialogisme 3 : du malentendu à la violence verbale » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la Société de Néophilologie, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protocole COREV (Comprendre et Analyser la Violence Verbale en Réception)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle performativité pour le repentir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche pluridisciplinaire du repentir : formes, médiums, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoir Laboratoire LLSETI EA3706, Apr 2014, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;Courteous Attack&amp;quot;: an interactional model between politeness and impoliteness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th international conférence on politeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Huddersfield, Jul 2014, Huddesrfield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La resdiscursivisation pour une éducation non sexiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGALA8 (8th International Gender and Language Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Fraser University, Harbour Centre, Vancouver, British Columbia, Canada, Jun 2014, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français parlé dans les médias : Discours, médias, technologies : que change le numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier III - Praxiling UMR 5267 CNRS., Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département de Lettres Françaises de lʼUniversité Aoyama gakuin (Tokyo); Société de Lettres Françaises dʼAoyama (Tokyo), Mar 2017, Tokyo, Japon. pp.173-188</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interculturel : méthodologie pour une didactique de la relation à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès national des langues modernes : Convergencia de Lenguas y Culturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des langues, Université du Costa Rica, Dec 2012, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.69-82</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation ordinaire des discours sexistes et sens symbolique : la campagne « Mademoiselle, la case en trop! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Ci-dit" Rapporter et être rapportée: une affaire de genre?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Stockholm, Jun 2012, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication interculturelle et tiers médiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche à l'institut CEJEM de médiation européenne Université de Lleida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Lleida, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adhésion comme événement personnel et historique. L'exemple des verts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, discours, événement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Florence, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adhésion comme événement personnel et historique. L'exemple des verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, discours, événement", Villa Finally, Florence, Italie, 31 mars au 4 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Florence, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la communication et construction collaborative du sens en interaction : la communication interculturelle autour d'« objets improbables »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction du sens et acquisition de la signification linguistique dans l'interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de la violence verbale et circulation des discours autour du Contrat Première Embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Ci-dit », Circulation des discours et liens sociaux. Le discours rapporté comme pratique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attaque courtoise : de l'usage de la politesse comme stratégie d'agression dans le débat Royal-Sarkozy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT'2008 - 9èmes journées internationales d'analyse statistique des données textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropology of virtual communication : the case of French as a lingua franca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Université de Lorraine. Metz., France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">", Colloque international bilingue français et anglais "Vivre, travailler et étudier dans une langue véhiculaire: langue, discours, hybridités et identités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La verbalisation des émotions</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertitude et circularité des désignations: de l'auto-désignation aux désignations extérieures: autotype vs sociotype ou endotype vs exotype?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Ethnotypes et sociotypes : normes, discours, cultures », ULB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la communication : aborder l'enseignement du féminin en FLE - Loi du genre et féminisation des noms de métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les structures langagières en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bruxelles, Belgique. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps chronologique et construction collaborative du sens en interaction : « objets improbables » et communication interculturelle, compte-rendu d’une expérience filmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de l’intervention dans une acquisition des compétences en interaction. Le cas du FLE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03169318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et didactique des langues: la LSF en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherches Structures Formelles du langage UMR 7023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7023 SFL Université de Paris 8, Jan 2007, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women, Power and the Media - The Royal-Sarkozy 2007 Presidential debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women Power and the Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aston University, Birmingham, Sep 2007, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03168234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabous et temporalité : la dimension interculturelle du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enonciation et enseignement littéraire. Tabous et temporalité : la problématique interculturelle du temps, Colloque Quelle didactique de l'interculturel dans les nouveaux contextes d'enseignement-apprentissage du FLE/S ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Louvain, Belgique. pp.155-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de la violence verbale et circulation des discours : autour du Contrat Première Embauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...2639 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e colloque international « Ci-dit », Circulation des discours et liens sociaux. Le discours rapporté comme pratique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Laval, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7566,64 +7566,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7824,403 +7824,403 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.170, 2013, 978-2-7535-2672-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Origine du langage et des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fracchiola. L'Harmattan, 1 &amp; 2, 2013, L'origine du langage et des langues/The Origin of the Language Faculty and of Languages, Thierry Bulot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues. Quelle(s) compatibilité(s) ? / Anthropology, Interculturality and Language Learning-Teaching. How compatible are they?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, pp.207, 2012, ISBN 978-3-0343-1118-2 br. (Softcover) ISBN ; 978-3-0352-0118-5 (eBook)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.288, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impolitesse à la violence verbale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...122 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...188 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8466,2686 +8466,2686 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corpus pour l'étude de la violence verbale : problèmes méthodologiques et éthiques et apport de l'interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782814305656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La haine, c'est les autres!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nolwenn Lorenzi; Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La haine en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-59, 2021, La haine en discours, 9782356877437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-03088100v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis ému•e et je te haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi; Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éd. Le Bord de l’eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-59, 2021, La haine en discours, 9782356877437</w:t>
+              <w:t xml:space="preserve">, pp.15-44, 2021, 9782356877437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Je suis ému•e et je te haine</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088098v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les repentis : une perspective pragmatique et légale sur la performativité du repentir. L’exemple italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Bernard-Barbeau; Dominique Lagorgette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche pluridisciplinaire du repentir : formes, médiums, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université Savoir Mont Blanc, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement et réception de la violence et de la radicalité face à la vidéo Stop-djihadisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Béatrice Fleury; Jacques Walter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve Ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.469-486, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excuse, politesse et euphémisme dans le débat d’entre tours aux présidentielles 2017 : un exemple de violence verbale détournée autour de la radicalisation des jeunes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Rebuschi; Ingrid Volery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre, expliquer, excuser ? plaidoyer pour les sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2019, 9782365122245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Cepitelli; Thierno Ibrahima Dia; Daniela Ricci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, négritudes et métamorphoses identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-29, 2017, 978-2-343-10990-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montée en tension et usage du courrier universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Casanova; Sébastien Pesce. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence en institution : Situations critiques et significations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-214, 2015, Des sociétés, 978-2-7535-3993-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation ordinaire des discours sexistes et sens symbolique. La campagne « Mademoiselle, la case en trop ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sullet-Nylander; Malin Roitman; Juan-Manuel Lopez-Muñoz; Sophie Marnette; Laurence Rosier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours rapporté, genre(s) et médias, Actes du Vème colloque « Rapporter et être rapporté(e) : une affaire de genre(s) ?, Stockholm, 14-16 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d’Études Romanes et Classiques, Romanica Stockholmiensia, pp.546-553, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions pour une élaboration d'une charte éthique des relations interdiscursives : le cas de la messagerie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque des interactions multimodales par écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 123-133, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions pour une élaboration d'une charte éthique des relations interdiscursives : le cas de la messagerie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Isabel Colón de Carvajal &amp; Magali Ollagnier-Beldame (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPEC Interactions Multimodales Par Ecran Actes du colloque IMPEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.123-133, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'agression à la violence verbale, de l'éthologie à l'anthropologie de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.19-36, 2013, Des sociétés, 978-2-7535-2672-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00941822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaire de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction Antrophologies , enseignement-apprentissage des langues et interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fracchiolla et Fred Dervin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues. Quelles compatibilités? / Anthropology, Interculturality and Language Learning-Teaching. How compatible are they?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Peter Lang, pp.464-483, 2012, ISBN 978-3-0343-1118-2/ ISSN 1424-5868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01700027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalité et construction culturelle des catégories du genre en classe d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duchêne, Antoine et Moïse, Claudine (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, Language et sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nota Bene, p. 229-251., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article &amp;quot;injure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michela Marzano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Puf, pp.706-710, 2011, 978-2-13-057734-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00941836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la communication et violence : images, représentations et mises en abyme spectaculaires dans la Journée de la Jupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images et Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd Institut Charles Cros/L'harmattan, p 183-196, 2010, coll éthiques de la création, 978-2-296-13983-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-mediated communication in French as a lingua franca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fracchiolla et Fred Dervin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguas Francas. La véhicularité linguistique pour vivre, travailler et étudier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 246 p., p.191-212, 2010, 978-2-296-12952-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la communication : construction des discours et circularité des désignations autour de la &amp;quot;vertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'analyse du discours et de la langue. 2-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Edition, 2010, Le discours et la langue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la communication et construction collaborative du sens en interaction : la communication interculturelle autour d'&amp;quot;objets improbables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRAMM-R, Etudes de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Peter Lang, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de la violence verbale et circulation des discours : autour du Contrat Première Embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nolwenn Lorenzi; Claudine Moïse. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-44, 2021, 9782356877437</w:t>
+              <w:t xml:space="preserve">Lopez-Munoz, J.-M., Marnette, S., Rosier, L., Vincent, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nota Bene; collection Langue et pratiques discursives, p.103-126, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9782814305656</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence des imaginaires culturels en contexte hétérogène : la vidéo en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Auger, F. Dervin &amp; E. Suomela-Salmi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schultz-Romain Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.631-643, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Université Savoir Mont Blanc, A paraître</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attaque courtoise : de l'usage de la politesse comme stratégie d'agression dans le débat Sarkozy-Royal du 2 mai 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Heiden et B. Pincemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes JADT'2008 - 9èmes journées internationales d'analyse statistique des données textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.595-608, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-62, 2019, 9782365122245</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la communication : aborder l'enseignement du féminin en FLE -Loi du genre et féminisation des noms de métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dan Van Raemdonck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes en ligne du colloque international "Enseigner les structures langagières en FLE, 20-22 mars 2008, GRAMM-R, Plateforme internationale de recherche en linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-29, 2017, 978-2-343-10990-9</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attaque courtoise: de l'usage de la politesse comme stratégie d'agression dans le débat Royal-Sarkozy du 2 mai 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Heiden et Bénédicte Pincemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 9èmes Journées d'Analyse de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses Universitaires de Lyon, pp.495-508, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabous et temporalité : la dimension interculturelle du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis, V., Auger, N. et Belu, I. (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les professeurs de langues à l’interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS - Cortil-Wodon: E.M.E., p.155-168., 2006, 2-930342-86-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Métamorphoses du Langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Abdallah-Pretceille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses de l'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie pour l'analyse comparée avec Lexico3 et résultats : l'étude des pronoms chez les verts français et italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des JADT 2006 : 8es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience verbale et traumatisme du langage. Approche psycholinguistique dans la communication. Réactions au texte de Michelle Van Hooland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-214, 2015, Des sociétés, 978-2-7535-3993-8</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-107, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Département d’Études Romanes et Classiques, Romanica Stockholmiensia, pp.546-553, 2015</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation interculturelle en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Abdallah-Pretceille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former et éduquer en contexte hétérogène. Pour un humanisme du divers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Anthropos-Economica, pp.128-154, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, p. 123-133, 2014</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation interculturelle en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Abdallah-Pretceille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un humanisme du divers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, pp.128-154, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...1703 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01700026v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02505890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et culture : le Politiquement Correct</w:t>
               </w:r>
@@ -12131,51 +12131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7EFBAD1"/>
+    <w:nsid w:val="6B4C44C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12362,51 +12362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-fracchiolla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0670-4610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077131932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.5905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7803" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.159.0164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1940" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2011.02.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10993-008-9109-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HLZ5FTL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02072680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02360015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinka Solene de Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727453v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131785v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01787089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ricci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kouyat&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lamalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tal.univ-paris3.fr/lexico/manuelsL3/L3-usermanual.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088100v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-haine-en-discours/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088098v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100477870&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490798v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-croquant.org/les-collections/product/562-comprendre-expliquer-est-excuser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553719v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494012v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088116v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gattiglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01493869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02474809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;minaire Ehess-Shadyc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-fracchiolla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0670-4610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077131932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.5905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.159.0164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2011.02.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10993-008-9109-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HLZ5FTL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02072680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grandjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02360015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinka Solene de Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01787089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ricci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kouyat&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lamalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tal.univ-paris3.fr/lexico/manuelsL3/L3-usermanual.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100477870&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088100v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-haine-en-discours/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088098v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-croquant.org/les-collections/product/562-comprendre-expliquer-est-excuser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553719v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553726v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088116v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gattiglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01493869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02474809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;minaire Ehess-Shadyc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>