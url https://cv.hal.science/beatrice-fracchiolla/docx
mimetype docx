--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -331,2658 +331,2658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ce que discriminer veut dire ». Présentation du volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce que discriminer veut dire, HS-36, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.14510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’euphémisme, macrofigure discursive du discours haineux. L’exemple du débat entre Emmanuel Macron et Marine Le Pen et ses reprises dans la presse francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les discours de haine dans les médias : des discours radicaux à l'extrémisation des discours publics, 26, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03648838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Ce que discriminer veut dire ». Présentation du volume</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser un langage du vivant pour penser les possibilités d’un langage extraterrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Extra-terrestres, 6 (664), pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la langue au harcèlement en passant par les systèmes discursifs de discrimination-la construction linguistique du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ce que discriminer veut dire, HS-36, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.14510⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.14615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0798⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener, 2019. Discours et système. Théorie systémique du discours et Analyse des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.5905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuum et maintien du lien social professionnel en situation de conflit verbal écrit : être poli ou impoli, mais y mettre les formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Charles Goodwin : l’interaction au carrefour du langage, du corps et de la société, 173, pp.203-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.173.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088131v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition du système discursif de discrimination de genre : à partir des systèmes genrés d’adresse et de la loi du mariage pour tous et des observations qu’elle permet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours des radicalités politiques et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de coopération interactionnelle et agressivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ce que discriminer veut dire, HS-36, pp.[En ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.14615⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.12557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Albin Wagener, 2019. Discours et système. Théorie systémique du discours et Analyse des représentations</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décalage contextuel dans les communications médiées par écran : à la croisée de la dématérialisation du contexte et de la re- textualisation des échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Co(n)textualisation(s), HS-27, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.7803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02468807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie et environnement : des mots aux discours. Mises en perspective historiques et discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (119), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.24230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Dans les coulisses du genre : la fabrique de soi chez les Drag Kings, de Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Discours de haine dissimulée, discours alternatifs et contre-discours, 47, pp.145-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performativité des constructions identitaires: Mariage pour tous, nom, adresse et filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les observables en analyse de discours - Numéro offert à Catherine Kerbrat-Orecchioni, 9 (2), pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnemarie-Dontilly Eliane Viennot : &amp;quot;L’Académie contre la langue française. Le dossier &amp;quot;féminisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.164-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.159.0164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Anquetil, Représentations et traitement des actes de langage indirects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.326-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et communication numérique écrite : la communication désincarnée en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Emotions en contexte numérique, 66, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.4263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attaque courtoise : un modèle d’interaction pragmatique au service de la prise de pouvoir en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale dans le discours des mouvements antagonistes : le cas de ‘Mariage pour tous’ et ‘Manif pour tous’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.[En ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aad.5905⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.1940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Continuum et maintien du lien social professionnel en situation de conflit verbal écrit : être poli ou impoli, mais y mettre les formes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://blogs.helsinki.fi/dialog3/files/2015/07/Romain-Fracchiolla.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845969v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adhésion comme événement personnel et historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les facettes de l'événement: des formes aux signes, 15, pp.115-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences verbales : Pratiques langagières entre élèves et enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école et la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Profession Banlieue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01700028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politeness as a strategy of attack in a gendered political debate – The Royal-Sarkozy debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Women, Power and the Media, 43 (10), pp.2480-2488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2011.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01700024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la Communication : construction des discours et circularité des désignations autour de la « vertitude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ceci est-il de la linguistique belge (française)?, tome 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corela Cognition, représentation, langage Interpellation et violence verbale : essai de typologisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultz-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'interpellation, HS-8, https://corela.revues.org/1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Principe de coopération interactionnelle et agressivité</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504422v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la communication : la question du féminin en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, https://journals.openedition.org/corela/286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Heller (ed): Bilingualism: A Social Approach (Palgrave Advances in Linguistics)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.12557⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.197 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10993-008-9109-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes pronominaux et construction d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la communication chimique à la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (11), pp.230-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Discours de haine dissimulée, discours alternatifs et contre-discours, 47, pp.145-147</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu critique des Cahiers de Linguistique Française, n°26 », Les modèles du discours face au concept d’action. Actes du 9ème colloque de pragmatique de Genève et colloque Charles Bally, Département de linguistique, Faculté des Lettres, Université de Genève, CH-1211, Genève 4, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Les observables en analyse de discours - Numéro offert à Catherine Kerbrat-Orecchioni, 9 (2), pp.133-144</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cell Phone and the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queen's quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le téléphone portable pour une nouvelle écologie de la vie urbaine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.326-328</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et autonomie de la personne. L’exemple des jeunes sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et autonomie de la personne. L’exemple des jeunes sourds. Quels types d’enseignement ? Pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Sujet et Personne, 5, pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1251 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01700025v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02072680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3266,2650 +3266,2650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03457311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langage et discrimination de genre en BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Bande-dessinée dans le cadre du Colloque Science &amp; You 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoga et recherche scientifique : changer de posture(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier A l'arrêt? se retrouver; Forces de la vulnérabilité; Repartir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'études de genre et de sexualité, Nov 2021, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Laws discriminate instead of introducing more equality : the case of the &amp;quot;Mariage pour tous&amp;quot; law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Language and Law Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Alicante (ILLA), Sep 2021, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03338992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Langage et discrimination de genre en BD</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue, grammaire et genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre du séminaire Langue, grammaire et genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures formelles du langage (SFL, Université de Paris 8 - Vincennes-Saint-Denis), Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What a &amp;quot;discursive system of gender discrimination&amp;quot; is and how inclusive language can defeat it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International pragmatics conference The pragmatics of inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association (IPrA), Jun 2021, Winterthur, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03338975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how verbal aggression can be understood as a positive signal. Demonstration through an exchange of professional emails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Bertrand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Symposium on intercultual, cognitive and social pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Pablo de Olavide, Nov 2020, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de controverse dans le discours d’appartenance chez les militants Verts dans les années 2000. Une étude historique de la parole militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les paroles militantes dans les controverses environnementales : constructions, légitimations, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.69-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer et se nommer: approche linguistique de la question du genre en français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel LEGS 2018 - 2019 Traduire le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Études de genre et de sexualité (LEGS, CNRS), Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To tell one self, to be told, and to become: the linguistic question of address to women at the crossroads of the law. Pannel: &amp;quot;The Language of Harassment, Disrimination and Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Language and Law Association (ILLA) International Conference. Taking Language and Law seriously</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Language and Law Association (ILLA); University of California at Los Angeles (UCLA), Sep 2019, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02476539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How verbal aggressiveness may be positive? Demonstration through an exchange of professional emails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e conférence internationale de l’Association internationale de pragmatique (Ipra)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association (Ipra), Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'études de genre et de sexualité, Nov 2021, Porquerolles, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La verbalisation des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinka Solene de Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales d’analyse statistique des données textuelles (JADT) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Enterprise Engineering Mario Lucertini (Tor Vergata University, Rome, Italy); Department of Statistical Sciences (Sapienza University, Rome, Italy), Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Structures formelles du langage (SFL, Université de Paris 8 - Vincennes-Saint-Denis), Feb 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocole COREV (Comprendre et Analyser la Violence Verbale en Réception)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Restitution des Projets soutenus dans le cadre de l'Appel à projet AMI pour l’interdisciplinarité (CNRS) - Défi S2C3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Pragmatics Association (IPrA), Jun 2021, Winterthur, Switzerland</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'injure et l'insulte vus comme genres brefs, et leur mise en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le genre en bref. Son discours, sa grammaire, son énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Lettres Françaises de lʼUniversité Aoyama gakuin (Tokyo); Société de Lettres Françaises dʼAoyama (Tokyo), Mar 2017, Tokyo, Japon. pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Why and how verbal aggression can be understood as a positive signal. Demonstration through an exchange of professional emails</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insulte et l'injure vues comme genres brefs, et leur mise en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le genre bref : son discours, sa grammaire, son énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Lettres Françaises de lʼUniversité Aoyama gakuin (Tokyo); Société de Lettres Françaises dʼAoyama (Tokyo), Mar 2017, Tokyo, Japon. pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie des discours et politiquement correct : ou l’adéquation des discours aux contextes, une autre forme de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Association des Sciences du Langage Co(n)textualisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sciences du Langage; Praxiling (CNRS, Université Paul Valéry Montpellier 3); Institut des technosciences de l'information et de la communication, Jan 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d'appartenance et discours critique des adhérents verts dans les années 2000. Une mise en discours des controverses politiques internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les paroles militantes dans les controverses environnementales. Constructions, légitimations, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.69-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse et traitement/réception de la violence et de la radicalité dans le discours gouvernemental en réponse aux attaques du 13 novembre 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on intercultual, cognitive and social pragmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Pablo de Olavide, Nov 2020, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international Violences et radicalités militantes dans l’espace public en France des années 1990 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Université de Lorraine. Metz., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.69-82</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La verbalisation des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinka Solene de Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Statistical Analysis of Textual Data (JADT'18).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Enterprise Engineering “Mario Lucertini” Tor Vergata University (Italy); Department of Statistical Sciences, Sapienza University (Italy), Jun 2018, Rome, Italie. pp.276-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Études de genre et de sexualité (LEGS, CNRS), Apr 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Government post-terrorist attacks video: between consensus and dissensus favoring the emergence of populism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Political Discourse – Multidisciplinary Approaches #2: New discourses of populism and nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edinburgh Napier University (Royaume-Uni), Jun 2018, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Language and Law Association (ILLA); University of California at Los Angeles (UCLA), Sep 2019, Los Angeles, United States</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal conflict and digital communication written in French professional circles: Verbal aggression and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPICS VIII. 8th International Symposium on Intercultural, Cognitive and Social Pragmatics Communication, Culture and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Séville (Espagne), May 2018, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How verbal aggressiveness may be positive? Demonstration through an exchange of professional emails</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The denomination : inter-relations between the public sphere and the private sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence internationale de l’Association internationale de pragmatique (Ipra)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Pragmatics Association (Ipra), Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">Regimenting The Public Sphere - the politics of visibility (2nd international Conference on Sociolinguistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sigurd d'Hondt; Research Collegium for Language in changing Society (ReCLaS); University of Jyväskylä, Sep 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démasculiniser la langue ou la féminiser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l’Association des francoromanistes allemands. Guerre et paix. Crises et conflits – nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des francoromanistes allemands, Sep 2018, Osnabrück, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pièges rhétoriques du discours gouvernemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Contre-discours/discours alternatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki (Helsingin yliopisto), Dec 2018, Helsinki, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se dire, être dit, et devenir. La question linguistique de l'adresse aux femmes aux carrefours de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque annuel R2DIP Analyse du discours et institutions sociales : l'expertise discursive dans les domaines de la santé et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de recherche des discours institutionnels et politiques (R2DIP), Dec 2018, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité des sexes, égalités des insultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Les Conf'curieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Muséum-Aquarium de Nancy (Métropole du Grand Nancy); Musée de l'histoire du fer (Métropole du Grand Nancy); Jardins Botaniques Jean-Marie Pelt (Métropole du Grand Nancy), Nov 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Verts ou la problématique d’incarnation en discours de valeurs et d’idéologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">85e Congrès international de l'Association francophone pour le savoir (Acfas). Vers de nouveaux sommets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas); Université McGill (Canada), May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension euphémistique du politiquement correct, de la courtoisie et de la citation manipulée dans le débat d'entre tours des présidentielles française entre Emmanuel Macron et Marine Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude internationale Enjeux polyphoniques et dialogiques de l’euphémisme dans la presse écrite et numérique actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Philosophie, Université de Saint-Jacques-de-Compostelle, Oct 2017, Saint-Jacques-de-Compostelle, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence verbale dans la communication électronique médiée par écran : privé-public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Praxitexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courriels électroniques et tension verbale : une médiation électronique est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Department of Enterprise Engineering Mario Lucertini (Tor Vergata University, Rome, Italy); Department of Statistical Sciences (Sapienza University, Rome, Italy), Jun 2018, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international GLAT 2016 Acteurs et formes de médiation pour le dialogue interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue; Télécom Bretagne, France, May 2016, Padoue, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protocole COREV (Comprendre et Analyser la Violence Verbale en Réception)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions pour une élaboration d’une charte éthique des relations interdiscursives : le cas de la messagerie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IMPEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMPEC, Interactions Multimodales par Ecran, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département de Lettres Françaises de lʼUniversité Aoyama gakuin (Tokyo); Société de Lettres Françaises dʼAoyama (Tokyo), Mar 2017, Tokyo, Japon. pp.173-188</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le masque de l'attaque courtoise : trace langagière de la prise de pouvoir dans le débat politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les masques du discours : traces langagières et socio-culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Izmir, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département de Lettres Françaises de lʼUniversité Aoyama gakuin (Tokyo); Société de Lettres Françaises dʼAoyama (Tokyo), Mar 2017, Tokyo, Japon. pp.173-188</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence verbale et communication électronique : du mal lu au malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscommunication and Verbal Violence / Du malentendu à la violence verbale / Misskommunikation und verbale Gewalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modern Language Society, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sciences du Langage; Praxiling (CNRS, Université Paul Valéry Montpellier 3); Institut des technosciences de l'information et de la communication, Jan 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges électroniques et violence verbale : le malentendu dans les courriels universitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Dimension du dialogisme 3 : du malentendu à la violence verbale » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la Société de Néophilologie, Aug 2012, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.69-82</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;Courteous Attack&amp;quot;: an interactional model between politeness and impoliteness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th international conférence on politeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Huddersfield, Jul 2014, Huddesrfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Université de Lorraine. Metz., France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle performativité pour le repentir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche pluridisciplinaire du repentir : formes, médiums, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoir Laboratoire LLSETI EA3706, Apr 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...1289 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03131785v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03131738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La resdiscursivisation pour une éducation non sexiste ?</w:t>
               </w:r>
@@ -8552,225 +8552,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02471947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Je suis ému•e et je te haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi; Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-44, 2021, 9782356877437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088098v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La haine, c'est les autres!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Sini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi; Claudine Moïse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Sini</w:t>
-[...19 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éd. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-59, 2021, La haine en discours, 9782356877437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éd. Le Bord de l’eau</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03088100v2</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les repentis : une perspective pragmatique et légale sur la performativité du repentir. L’exemple italien</w:t>
               </w:r>
@@ -11472,57 +11472,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gattiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuria Gattiglia</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Miklossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission Européeenne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
@@ -11556,100 +11556,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie et altérité: du discours de valeurs au discours de droits chez les Verts et les Verdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris 3 - Sorbonne Nouvelle, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01493869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11659,91 +11659,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALTÉRITÉ ÉNONCIATIVE ET PERFORMATIVITÉ DES DISCOURS. POUR UNE LINGUISTIQUE RELATIONNELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paul valéry - Montpellier III, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02474809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11753,317 +11753,317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décalage contextuel dans les communica2ons médiées par écran : à la croisée de la dématérialisa2on du contexte et de la re-textualisa2on des échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. séminaire linguistique de corpus, Paris 4 Sorbonne Université, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie documentaire, éthique et problématique des supports : les enjeux des nouvelles technologies en Didactique Des Langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03133220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence Verbale et Sexisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03133225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de l'origine du langage au crible de la linguistique Béatrice Fracchiolla, MCF Sciences du Langage, Univ. Paris 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire Ehess-Shadyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Séminaire de recherches de Frédéric Joulian, Marseille - Vieille Charité - EHESS, France. 2007, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03133252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12131,51 +12131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B4C44C8"/>
+    <w:nsid w:val="ED523F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12362,51 +12362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-fracchiolla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0670-4610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077131932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.5905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.159.0164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2011.02.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10993-008-9109-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HLZ5FTL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02072680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grandjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02360015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinka Solene de Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01787089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ricci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kouyat&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lamalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tal.univ-paris3.fr/lexico/manuelsL3/L3-usermanual.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100477870&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088100v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-haine-en-discours/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088098v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-croquant.org/les-collections/product/562-comprendre-expliquer-est-excuser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553719v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553726v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088116v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gattiglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01493869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02474809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;minaire Ehess-Shadyc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-fracchiolla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0670-4610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077131932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burt&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147zd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.5905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088131v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.173.0205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7803" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.159.0164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845969v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2011.02.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10993-008-9109-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HLZ5FTL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02072680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grandjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02360015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinka Solene de Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131785v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01787089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ricci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kouyat&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lamalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tal.univ-paris3.fr/lexico/manuelsL3/L3-usermanual.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100477870&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088098v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-haine-en-discours/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088100v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherche/evenements/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-croquant.org/les-collections/product/562-comprendre-expliquer-est-excuser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3786" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553719v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553726v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088116v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gattiglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Miklossy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01493869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02474809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;minaire Ehess-Shadyc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>