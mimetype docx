--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -642,187 +642,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focaliser l'extraction d'épisodes séquentiels à partir de traces par le contexte</w:t>
+                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in Musical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amedeo Napoli; Yannick Toussaint, Nov 2018, Nancy, France. pp.131-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03667-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839622v1</w:t>
+                <w:t xml:space="preserve">hal-01933264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in Musical Analysis</w:t>
+                <w:t xml:space="preserve">Focaliser l'extraction d'épisodes séquentiels à partir de traces par le contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.213-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03667-6_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933264v1</w:t>
+                <w:t xml:space="preserve">hal-01839622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assister l'utilisateur à expliciter un modèle de trace avec l'analyse de concepts formels.</w:t>
               </w:r>
@@ -1212,178 +1212,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie de la trace, application à l’analyse musicale</w:t>
+                <w:t xml:space="preserve">A Trace-Based Approach for Managing Users Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire MaMux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, IRCAM, Paris, France. pp.1-23</w:t>
+              <w:t xml:space="preserve">Workshop TRUE: "Traces for Reusing Users' Experience", ICCBR-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353173v1</w:t>
+                <w:t xml:space="preserve">hal-01353065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace-Based Approach for Managing Users Experience</w:t>
+                <w:t xml:space="preserve">Théorie de la trace, application à l’analyse musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRUE: "Traces for Reusing Users' Experience", ICCBR-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">séminaire MaMux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, IRCAM, Paris, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353065v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction interactive de connaissances, application à l'analyse mélodique</w:t>
               </w:r>
@@ -1717,530 +1717,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t>
+              <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359194v1</w:t>
+                <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Numélec 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584075v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Després</w:t>
+                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
+              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501252v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
+              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364367v1</w:t>
+                <w:t xml:space="preserve">hal-01501252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
+                <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2258,97 +2258,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189782v1</w:t>
+                <w:t xml:space="preserve">inria-00189586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
+                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2366,106 +2366,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189779v1</w:t>
+                <w:t xml:space="preserve">inria-00189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
+                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2483,97 +2474,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189599v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
+                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2591,97 +2591,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189787v1</w:t>
+                <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
+                <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2699,73 +2699,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189586v1</w:t>
+                <w:t xml:space="preserve">inria-00189787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
               </w:r>
@@ -3531,51 +3531,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t>
+                <w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
@@ -3593,97 +3593,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098764v1</w:t>
+                <w:t xml:space="preserve">inria-00098813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t>
+                <w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
@@ -3701,73 +3701,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t>
+              <w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098813v1</w:t>
+                <w:t xml:space="preserve">inria-00098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5553,51 +5553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paijmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608017v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebel Morello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paijmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608017v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebel Morello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>