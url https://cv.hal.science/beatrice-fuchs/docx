--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -642,325 +642,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in Musical Analysis</w:t>
+                <w:t xml:space="preserve">Focaliser l'extraction d'épisodes séquentiels à partir de traces par le contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW-2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.213-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933264v1</w:t>
+                <w:t xml:space="preserve">hal-01839622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focaliser l'extraction d'épisodes séquentiels à partir de traces par le contexte</w:t>
+                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in Musical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amedeo Napoli; Yannick Toussaint, Nov 2018, Nancy, France. pp.131-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03667-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839622v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assister l'utilisateur à expliciter un modèle de trace avec l'analyse de concepts formels.</w:t>
+                <w:t xml:space="preserve">Extraction d'épisodes séquentiels à partir de Traces : application au jeu Tamagocours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.151-162</w:t>
+              <w:t xml:space="preserve">ORPHEE RDV 2017 : Orphée Rendez-vous réseau d' e-Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570274v1</w:t>
+                <w:t xml:space="preserve">hal-01730413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'épisodes séquentiels à partir de Traces : application au jeu Tamagocours</w:t>
+                <w:t xml:space="preserve">Assister l'utilisateur à expliciter un modèle de trace avec l'analyse de concepts formels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPHEE RDV 2017 : Orphée Rendez-vous réseau d' e-Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730413v1</w:t>
+                <w:t xml:space="preserve">hal-01570274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmute : un outil interactif pour assister l’extraction de connaissances à partir de traces</w:t>
               </w:r>
@@ -1717,530 +1717,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
+              <w:t xml:space="preserve">Numélec 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364367v1</w:t>
+                <w:t xml:space="preserve">hal-00359194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t>
+              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359194v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Cram</w:t>
+                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584075v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Després</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
+              <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501252v1</w:t>
+                <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
+                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2258,97 +2258,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
+              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189586v1</w:t>
+                <w:t xml:space="preserve">inria-00189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
+                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2366,97 +2366,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189782v1</w:t>
+                <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
+                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2474,106 +2483,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00189779v1</w:t>
+                <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
+                <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2591,97 +2591,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189599v1</w:t>
+                <w:t xml:space="preserve">inria-00189787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
+                <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -2699,73 +2699,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189787v1</w:t>
+                <w:t xml:space="preserve">inria-00189586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
               </w:r>
@@ -3531,51 +3531,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t>
+                <w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
@@ -3593,97 +3593,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t>
+              <w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098813v1</w:t>
+                <w:t xml:space="preserve">inria-00098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t>
+                <w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
@@ -3701,73 +3701,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098764v1</w:t>
+                <w:t xml:space="preserve">inria-00098813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5553,51 +5553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paijmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608017v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebel Morello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paijmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608017v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebel Morello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>