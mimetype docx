--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -802,165 +802,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'épisodes séquentiels à partir de Traces : application au jeu Tamagocours</w:t>
+                <w:t xml:space="preserve">Assister l'utilisateur à expliciter un modèle de trace avec l'analyse de concepts formels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPHEE RDV 2017 : Orphée Rendez-vous réseau d' e-Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730413v1</w:t>
+                <w:t xml:space="preserve">hal-01570274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assister l'utilisateur à expliciter un modèle de trace avec l'analyse de concepts formels.</w:t>
+                <w:t xml:space="preserve">Extraction d'épisodes séquentiels à partir de Traces : application au jeu Tamagocours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.151-162</w:t>
+              <w:t xml:space="preserve">ORPHEE RDV 2017 : Orphée Rendez-vous réseau d' e-Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570274v1</w:t>
+                <w:t xml:space="preserve">hal-01730413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmute : un outil interactif pour assister l’extraction de connaissances à partir de traces</w:t>
               </w:r>
@@ -4095,506 +4095,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">/, 550 p., 2007</w:t>
+                <w:t xml:space="preserve">Raisonnement à partir de cas 1. Conception et Configuration de produits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chebel-Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, 286 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289104v1</w:t>
+                <w:t xml:space="preserve">hal-00342688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas 1. Conception et Configuration de produits.</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier, 286 p., 2007</w:t>
+                <w:t xml:space="preserve">Raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chebel Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">/, 550 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342688v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas 2 : surveillance, diagnostic et maintenance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actes du 15ème atelier français sur le raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Grenoble, pp.131, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583971v1</w:t>
+                <w:t xml:space="preserve">hal-00830481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas 1 : conception et configuration de produits</w:t>
+                <w:t xml:space="preserve">Raisonnement à partir de cas 2 : surveillance, diagnostic et maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chebel Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chebel Morello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01583963v1</w:t>
+                <w:t xml:space="preserve">hal-01583971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du 15ème atelier français sur le raisonnement à partir de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisonnement à partir de cas 1 : conception et configuration de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chebel Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de Grenoble, pp.131, 2007</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830481v1</w:t>
+                <w:t xml:space="preserve">hal-01583963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas 2. Surveillance, diagnostic et maintenance.</w:t>
               </w:r>
@@ -5553,51 +5553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paijmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608017v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebel Morello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakobus Hoffman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paijmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608017v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebel Morello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>