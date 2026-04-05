--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -900,51 +900,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of furfurylation treatment on technological properties of short rotation teak wood</w:t>
+                <w:t xml:space="preserve">Effect of glycerol-maleic anhydride treatment on technological properties of short rotation teak wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resa Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
@@ -979,106 +979,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loedy Setiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1689-1699. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (6), pp.1795-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.03.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-021-01340-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529675v1</w:t>
+                <w:t xml:space="preserve">hal-03529687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glycerol-maleic anhydride treatment on technological properties of short rotation teak wood</w:t>
+                <w:t xml:space="preserve">Effect of furfurylation treatment on technological properties of short rotation teak wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resa Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
@@ -1113,82 +1113,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loedy Setiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (6), pp.1795-1819. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1689-1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-021-01340-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529687v1</w:t>
+                <w:t xml:space="preserve">hal-03529675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation and Modification of Saharan Clay for Removal of Cu(II), Ni(II), Co(II) and Cd(II) from Aqueous Solutions</w:t>
               </w:r>
@@ -1670,304 +1670,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorptive Removal of Zinc from Aqueous Solution by Algerian &lt;i&gt;Calotropis procera&lt;/i&gt; Roots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of two cellulosic waste materials (orange and almond peels) and their use for the removal of methylene blue from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice George</w:t>
+                <w:t xml:space="preserve">M. Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jep.2015.67067⟩</w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595872v1</w:t>
+                <w:t xml:space="preserve">hal-01598427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of two cellulosic waste materials (orange and almond peels) and their use for the removal of methylene blue from aqueous solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">St. Molina</w:t>
+                <w:t xml:space="preserve">Biosorptive Removal of Zinc from Aqueous Solution by Algerian &lt;i&gt;Calotropis procera&lt;/i&gt; Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merlin</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.69-84. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06 (07), pp.735-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jep.2015.67067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598427v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Zinc in Aqueous Solution onto Natural Maghnite Modified by 3-Aminopropyltriethoxysilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,273 +2042,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on zinc ion removal from synthetic aqueous solutions using hard almond peel as a low-cost sorbent material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Thermal Treatment and Impregnation on the Durability of Wood Colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Boumediene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. George</w:t>
+                <w:t xml:space="preserve">Idriss El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Molina</w:t>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Merlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Hamzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Proceedings of the fourth edition of the International Congress Water, Waste &amp; Environment, 2 (5)</w:t>
+              <w:t xml:space="preserve">Journal of forest products and industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593321v1</w:t>
+                <w:t xml:space="preserve">hal-01592997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Thermal Treatment and Impregnation on the Durability of Wood Colour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary study on zinc ion removal from synthetic aqueous solutions using hard almond peel as a low-cost sorbent material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss El Bakali</w:t>
+                <w:t xml:space="preserve">M Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Yagi</w:t>
+                <w:t xml:space="preserve">S Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hamzah</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of forest products and industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (1), pp.42-49</w:t>
+              <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of the fourth edition of the International Congress Water, Waste &amp; Environment, 2 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592997v1</w:t>
+                <w:t xml:space="preserve">hal-01593321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in bioactive phytochemical content and in vitro antioxidant activity of carob (Ceratonia siliqua L.) as influenced by fruit ripening</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Congo Red from Aqueous Solution Using CTAB-Kaolin from Bechar Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,51 +2528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Nickel in Aqueous Solution onto Natural Maghnite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Benfarhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 70 (1-2), pp.143-152. </w:t>
@@ -3764,51 +3764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Suttie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Deglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3859,51 +3859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-property relationship and influences of phenolic compounds on the mechanical and thermomechanical properties of UV-cured acrylic resin networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,51 +4321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymerization in UF/pMDI adhesives networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UF/pMDI Wood Adhesives: Networks Blend versus Copolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4826,51 +4826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des substances extractibles phénoliques à l'interface bois/finition acrylique lors de la formation d'un composite de surface photopolymérisable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Imouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finitions à séchage UV pour le bois : Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resa Martha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius K Adikurnia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dekegeleer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Rahayu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153881" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-023-01997-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mubarok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Sekartining Rahayu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2221678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrina Hanifah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20426445.2022.2138908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmanida Batubara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loedy Setiono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.03.092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01340-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Meroufel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15244/PJOES/99973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Adina Pratiwi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisna Priadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Boumedi&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01595872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Zenasni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2015.67067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumediene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benaissa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01595848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benfarhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss El Bakali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benchikh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Louaileche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.05.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsemat.2014.46037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2013.42018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bessieres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-013-0546-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MBWPZH9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2013.57067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragoubi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-010-9879-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFED064E4455343FB4A67357DB3EBE887BBF6D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahajji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Diouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Aloui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elbakali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0208-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62FC657F3E76494ADBDBD5749E47A7A2B8E43EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Irmouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Merlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8562-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9V0W9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.08.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9HQ1CDP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Zanetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suttie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deglise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Triboulot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Properzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elbez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.11330" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B9F6E97FB2B2356E26E9F54E9D4254DA71327AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2002.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71EDE4DC7EF9F99133AE6A35FD0ACF7188D18B18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vebrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00275306" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-40BS1NCV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Imouli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauguiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valentina Morales Montecinos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouqu&#233;rol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resa Martha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius K Adikurnia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dekegeleer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Rahayu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153881" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-023-01997-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mubarok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Sekartining Rahayu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2221678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrina Hanifah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20426445.2022.2138908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmanida Batubara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loedy Setiono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01340-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.03.092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Meroufel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15244/PJOES/99973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Adina Pratiwi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisna Priadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Boumedi&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumediene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benaissa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01595872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Zenasni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2015.67067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01595848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benfarhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss El Bakali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benchikh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Louaileche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.05.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsemat.2014.46037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2013.42018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bessieres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-013-0546-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MBWPZH9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2013.57067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragoubi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-010-9879-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFED064E4455343FB4A67357DB3EBE887BBF6D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahajji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Diouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Aloui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elbakali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0208-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62FC657F3E76494ADBDBD5749E47A7A2B8E43EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Irmouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Merlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8562-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9V0W9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.08.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9HQ1CDP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Zanetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suttie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deglise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Triboulot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Properzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elbez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.11330" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B9F6E97FB2B2356E26E9F54E9D4254DA71327AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2002.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71EDE4DC7EF9F99133AE6A35FD0ACF7188D18B18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vebrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00275306" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-40BS1NCV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Imouli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauguiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valentina Morales Montecinos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouqu&#233;rol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>