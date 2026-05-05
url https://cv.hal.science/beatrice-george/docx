--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -900,51 +900,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glycerol-maleic anhydride treatment on technological properties of short rotation teak wood</w:t>
+                <w:t xml:space="preserve">Effect of furfurylation treatment on technological properties of short rotation teak wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resa Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
@@ -979,106 +979,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loedy Setiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (6), pp.1795-1819. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1689-1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-021-01340-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529687v1</w:t>
+                <w:t xml:space="preserve">hal-03529675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of furfurylation treatment on technological properties of short rotation teak wood</w:t>
+                <w:t xml:space="preserve">Effect of glycerol-maleic anhydride treatment on technological properties of short rotation teak wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resa Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Mubarok</w:t>
@@ -1113,82 +1113,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loedy Setiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1689-1699. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (6), pp.1795-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.03.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-021-01340-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529675v1</w:t>
+                <w:t xml:space="preserve">hal-03529687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation and Modification of Saharan Clay for Removal of Cu(II), Ni(II), Co(II) and Cd(II) from Aqueous Solutions</w:t>
               </w:r>
@@ -1670,304 +1670,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of two cellulosic waste materials (orange and almond peels) and their use for the removal of methylene blue from aqueous solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosorptive Removal of Zinc from Aqueous Solution by Algerian &lt;i&gt;Calotropis procera&lt;/i&gt; Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Meroufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boumediene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Merlin</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06 (07), pp.735-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jep.2015.67067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598427v1</w:t>
+                <w:t xml:space="preserve">hal-01595872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorptive Removal of Zinc from Aqueous Solution by Algerian &lt;i&gt;Calotropis procera&lt;/i&gt; Roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahia Meroufel</w:t>
+                <w:t xml:space="preserve">Characterization of two cellulosic waste materials (orange and almond peels) and their use for the removal of methylene blue from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice George</w:t>
+                <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 06 (07), pp.735-743. </w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jep.2015.67067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2015005000008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595872v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Zinc in Aqueous Solution onto Natural Maghnite Modified by 3-Aminopropyltriethoxysilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,77 +2173,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study on zinc ion removal from synthetic aqueous solutions using hard almond peel as a low-cost sorbent material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Congo Red from Aqueous Solution Using CTAB-Kaolin from Bechar Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,51 +2528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Nickel in Aqueous Solution onto Natural Maghnite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Benfarhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 70 (1-2), pp.143-152. </w:t>
@@ -3764,51 +3764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Suttie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Deglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3859,51 +3859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-property relationship and influences of phenolic compounds on the mechanical and thermomechanical properties of UV-cured acrylic resin networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,51 +4321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymerization in UF/pMDI adhesives networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UF/pMDI Wood Adhesives: Networks Blend versus Copolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4826,51 +4826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des substances extractibles phénoliques à l'interface bois/finition acrylique lors de la formation d'un composite de surface photopolymérisable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Imouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finitions à séchage UV pour le bois : Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resa Martha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius K Adikurnia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dekegeleer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Rahayu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153881" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-023-01997-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mubarok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Sekartining Rahayu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2221678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrina Hanifah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20426445.2022.2138908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmanida Batubara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loedy Setiono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01340-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.03.092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Meroufel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15244/PJOES/99973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Adina Pratiwi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisna Priadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Boumedi&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumediene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benaissa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01595872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Zenasni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2015.67067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01595848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benfarhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss El Bakali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benchikh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Louaileche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.05.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsemat.2014.46037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2013.42018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bessieres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-013-0546-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MBWPZH9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2013.57067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragoubi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-010-9879-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFED064E4455343FB4A67357DB3EBE887BBF6D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahajji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Diouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Aloui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elbakali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0208-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62FC657F3E76494ADBDBD5749E47A7A2B8E43EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Irmouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Merlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8562-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9V0W9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.08.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9HQ1CDP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Zanetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suttie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deglise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Triboulot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Properzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elbez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.11330" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B9F6E97FB2B2356E26E9F54E9D4254DA71327AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2002.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71EDE4DC7EF9F99133AE6A35FD0ACF7188D18B18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vebrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00275306" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-40BS1NCV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Imouli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauguiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valentina Morales Montecinos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouqu&#233;rol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resa Martha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius K Adikurnia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dekegeleer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2025-0014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Rahayu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153881" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-023-01997-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04902552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mubarok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istie Sekartining Rahayu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2221678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrina Hanifah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20426445.2022.2138908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmanida Batubara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loedy Setiono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.03.092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01340-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Meroufel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15244/PJOES/99973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Adina Pratiwi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisna Priadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2019005000208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Boumedi&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01595872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Zenasni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2015.67067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumediene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benaissa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2015005000008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01595848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benfarhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss El Bakali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumediene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benchikh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Louaileche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.05.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsemat.2014.46037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01591841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2013.42018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bessieres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-013-0546-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MBWPZH9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2013.57067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragoubi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-010-9879-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFED064E4455343FB4A67357DB3EBE887BBF6D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahajji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Diouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Aloui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elbakali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0208-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62FC657F3E76494ADBDBD5749E47A7A2B8E43EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Irmouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Merlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8562-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9V0W9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.08.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9HQ1CDP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Zanetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suttie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deglise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Triboulot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Properzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elbez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.11330" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B9F6E97FB2B2356E26E9F54E9D4254DA71327AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2002.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71EDE4DC7EF9F99133AE6A35FD0ACF7188D18B18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vebrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00275306" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-40BS1NCV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Imouli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauguiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valentina Morales Montecinos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouqu&#233;rol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>