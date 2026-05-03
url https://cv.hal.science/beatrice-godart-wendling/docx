--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Godart-Wendling </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual children’s understanding of implicit meaning in primary-school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education, Innovation and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34097/jeicom-7-3-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Premeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Developmental Neuroscience, 14 (12), pp.1195. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction animalière comme voix/voie pour appréhender l'ironie à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Discours animaux, discours sur les animaux, 199-200, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.13919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortelle ironie : quels fragments de compréhension en classe, du CE1 au CM1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 218 (3), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.218.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de l'ironie dans les manuels scolaires en collège et lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Deuxième série - 23, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'enfant n'a pas voix au chapitre. Étude sur le statut linguistique des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Trouver sa voix dans les mots des autres, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle(s) et métarègles dans l'approche catégorielle de Lambek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XL (2), pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions et représentation de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La prescription linguistique : applications et réactions, 191, pp.359-364. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.191.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIS, COMMENT FAIRE POUR LIRE ÇA ? ÉCRITURE ET GRAPHISME DANS LES FORMALISMES CONTEMPORAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.194-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une notion non stabilisée : La présupposition à l'aune des exponibilia et des approches contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (2), pp. 203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse de Firth : Wittgenstein, héritier de Malinowski ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop thinking that I am only speaking about the world, go further : infer ! A short history of formal semantics of the twentieth century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Facchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les premiers dictionnaires de pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXV (2), pp. 150-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le structuralisme dans le contexte de la linguistique américaine. Compte-rendu de E.F.K Koerner (2002) Toward a History of American Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The categorial approach to language linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la philosophie analytique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00528904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réhabilitation de la philosophie du langage ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXV (1), pp. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles lambekiennes: le traitement des constituants discontinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Approches contemporaines en syntaxe, 48, pp. 123-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radical lexicalism and the place of syntax in categorial grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 13/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie des catégories sémantiques de Lesniewski à l’analyse de la quantification dans la syntaxe d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 28-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réminiscences catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Lambek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois premières syntaxes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 477-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajdukiewicz, Kazimierz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 469-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom et classe chez Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Centre de recherches sémiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Essais sur le nom et la nominalisation, 67, pp. 55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ça réfère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp. 105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montague, Richard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 502-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ubiquité de l'ordre dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXVI (3), pp. 383-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montague et les catégories d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de logique du CdRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rôle et enjeux de la notion de catégorie en logique, 13, pp. 159-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le principe de compositionnalité : éléments de réflexion historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pariente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La compositionnalité, 39 (1), pp. 9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’influence du « principe de dualité » sur le traitement algébrique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (n° 155-156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de substitution de Leibniz : condition nécessaire et suffisante de l'opacité référentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRLAV-Revue de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Signes et Sens, 40, pp.141-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradoxe du Menteur : Essai de résolution dans le cadre d’une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp. 123-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enoncés Sui-falsificateurs : nouvelle classe d’exceptions à la loi de LEIBNIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 119, pp. 235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metalinguistic description theory of proper names.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension de l'ironie dans l'album Arrête de faire le singe! en classe de CE2 et CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. https://doi.org/10.1051/shsconf/202419107012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension de l’implicite à l’écrit : un révélateur des inégalités éducatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI CNRS - RTP Education, May 2023, Paris, Campus Saint-Germain des Prés, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties understanding implicitness in French elementary priority education classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kihlstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Bucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE 2023, Psychologie du développement et de l’éducation : enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use: A concept that calls for research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso Internacional de la Sociedad Espanola de Historiografia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’école de l’ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e rencontres des chercheuses et des chercheurs en didactique de la littérature. L’élève et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de l’ironie dans les manuels scolaires en collège et lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude In(actualité) de l'ironie, en visio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de l’implicite pour une meilleure compréhension en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?, en visio, Université d'Aix-Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Babault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cassell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée par RTP Éducation CNRS, en visio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre sur L’identité au croisement des disciplines, Université de Paris et Labex Who I am.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de la compréhension des implicites entre des élèves bilingues et monolingues de 8 et 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes conférences Jean Piaget : Développement, Apprentissage, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Diagnosing Concepts: a role for the history of linguistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL20, International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter sans exister : Le langage discriminatoire violent à l'égard des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique et communication interculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages as “systems used to create” : Influence of Coseriu’s thinking on usage-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional “Lingüística Coseriana VI” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“C'est un vendu” ou “c'est un blédard” ? Analyse des enjeux identitaires sur les îles de la lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamra Mohamed Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Identités, Conflits et Interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, Université Paul Valéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Usage takes the lion’s share : Analysis of theoretical changes induced by usage-based approaches to language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Conference On The History of The Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage as an Object of Inquiry : an epistemological break for linguistics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Philosophy of Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite comme vecteur de la violence verbale dans le théâtre de Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicite intra-littéral et présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels sur l’implicite linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Nyckees, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does linguistics need its own philosophy of language ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth biennial conference of the Society for the History of Linguistics in the Pacific </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James mac Elvenny, Sep 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition : quand le sens littéral se fait implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présupposition et Implicite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présupposition et implicite : grandes lignes historiques pour le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the Linguistic Theories of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the History of the Language Sciences (ICHoLS XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition et l'implicite : grandes lignes historiques pour le XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présupposition: quelques jalons historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition : histoire d’un jeu de relais où chacun imprime sa démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso de la Sociedad Espanola de Historiografia Linguistica (SEHL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Luisa Calero, Alfonso Zamorano, F. Javier Perea, Ma del Carmen Garcia Manga, Maria Martinez-Atienza, Sep 2013, Cordoue, Espagne. pp. 256-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'interface sémantique/pragmatique : le choix de l'approche inférentielle de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontres de Sémantique et Pragmatique (RSP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand seul l'oeil peut les lire. Ecriture et graphisme dans les formalismes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture(s) et représentations du langage et des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque SHESL - HTL, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of an Inversion : Reference versus Inference in the Formal Semantic Theories of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Facchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Internationale d'Histoire de la Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse de Firth : Wittgenstein, héritier de Malinowski ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de la pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Platonic to an Inferential Theory of Meaning. Or, why Husserl is not enough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Categorial Approach to Language Linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion : a &amp;quot;Language-Game&amp;quot; which opens the Door to Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Emotion, Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual and/or Compositional : a History of Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Internationales Kolloquium des « Studienkreis ‘Geschichte der Sprachwissenschaft’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth and Wittgenstein via Malinowski : a shared influence leading to differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique dynamique à la sémantique pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la notion de catégorie se fait partie du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on the History of the Language Sciences (ICHoLS XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions et Représentation de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prescriptions en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Perspectives of Formal Grammars in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. International Colloquium of the Studienkreis Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies are developped by Formal Grammar to achieve the expressivity of natural languages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society for the History of linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’une tension : le calcul du sens des verbes et le respect de la compositionnalité en grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du sens linguistique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de Gaifman : réflexions sur la méthode de construction des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teenth International Conference on the History of the Language Sciences (ICHoLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre de E. F. K. Koerner, Toward a History of American Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structuralismes linguistiques : problèmes d’historiographie comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexicalisme radical et la place de la syntaxe dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the History of the Language Sciences (ICHoLS IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Campinas &amp; Sao Paolo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles : aperçu historique, enjeux théoriques et évolution du modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations en syntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiotique logique dans l’Aufbau de R. Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Sémio 2001 : « Des théories aux problématiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sémiotique, Apr 2001, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatment of Semantics in Contemporary Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Study in Europe at the turn of the Millennium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d’adjacence et la controverse des constituants discontinus dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « structure » dans l’histoire des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la linguistique dans les textes et les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Postdam, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Constitutes Evidence of the Accurateness of Structure Representation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference LACUS 2001 on « What Constitutes Evidence in Linguistics ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Linguistic Association of Canada and the United States, Jul 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ajdukiewicz’s Categorial Analysis of Quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Colloquium 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASL European Summer Meeting, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions liées à l’histoire de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation de la sémantique : approche historique de la grammaire universelle de R. Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIth International Conference on the History of Language Sciences (ICHoLS VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description des faits linguistiques et leurs traductions logiques dans les grammaires de R. Montague et de P. T. Geach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Colloquium of Linguistics on « Linguistics on the Way into the New Millennium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Germersheim, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchangeability, Categories and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de catégorie chez Richard Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle et enjeux de la notion de catégorie en logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you come across any particular problem : pike a sentence in French !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de Linguistique et Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sémantique dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Colloquium of the Studenskreis « Geschichte des Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la prise en compte de l’ordre des mots : le cas des premières grammaires catégorielles (1935-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du discours et catégories sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de catégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion booléenne de fonction polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 150 ans de l’analyse mathématique de la logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse de logique et de philosophie des sciences, Sep 1997, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of an omission : the treatment of the quantification from Ajdukiewicz to Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Luton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le principe de compositionnalité : éléments de réflexion historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de compositionnalité sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Feb 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la notion de catégorie dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference of the Spanish Society for Linguistic Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Corogne, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ça réfère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre RSP : L’articulation entre sémantique et pragmatique dans le travail de description des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait Bar-Hillel quand « le soleil siffle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference of the History of Linguistic (ICHoLS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiser la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années trente : la réaffirmation du formalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier, Frédéric Nef, Roger Pouivet, Denis Vernant, Apr 1994, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités élémentaires dans les premiers formalismes (à propos des grammaires d’Ajdukiewicz et de Carnap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots et Grammaire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celex, Jan 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défauts de la logique des défauts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Colloque de l’ARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Godart-Wendling; Sandra Laugier. ISTE Éditions, 9, 273 p., 2022, Collection science cognitive, Les concepts fondateurs de la philosophie du langage, 978-1-78405-819-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 1, 2016, collection "Sciences cognitives", Béatrice Godart-Wendling, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, 148, 2002, Langages, Danielle Leeman, 2-03-577 0491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le paradoxe du Menteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voies Livres. 47, 1991, Lire le paradoxe du Menteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vérité et le Menteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 1990, Sciences du langage, 2-222-04367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface au livre : Savoir rire et faire rire. Conflictualités et paradoxes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir rire et faire rire. Conflictualités et paradoxes. Hakima Megherbi, Angélique Christaki et Valérie Stiénon (éds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-Book, Collection Conflits, Université Sorbonne Paris Nord Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de Les usages de l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Godart-Wendling; Sandra Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sciences cognitives, 9781784058197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’implicite sur la compréhension des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, A paraître, Paradoxa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of metaphors: from psycholinguistics to linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni del CIRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tab edizioni, 2022, 978-88-9295-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique sans usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulty of using philosophical theories to develop a semantics: the case of Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Stalmaszczyk (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lvov-Warsaw School and Contemporary Philosophy of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill editions, pp.139-158, 2021, Poznań Studies in the Philosophy of the Sciences and the Humanities, 978-90-04-47113-9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004471146_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diachronie à la synchronie et vice versa, Mélanges offerts à Annie Bertin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, pp.405-421, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, un ciment vers l’identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gayon; Virginie Courtier-Orgogozo; Antonine Nicoglou; Gaëlle Pontarotti; Sarah Troubé; François Villa; Jonathan Weitzman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Folio, 2020, Folio Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.512-518, 2020, 978-2-07-283413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of analytic philosophy of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, un ciment vers l'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp. 133-146, 2020, 978-2-07-283413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clapet de la souricière : les implicites de la violence verbale dans le théâtre de Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La violence verbale : description, processus, effets discursifs et psycho-sociaux", MATEIU, Iuliana-Anca (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluj-Napoca, Presa Universitara Clujeana, pp.195-210, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clapet de la sourcière : les implicites de la violence verbale dans le théâtre de Sarraute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iuliana-Anca Mateiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presa Universitara Clujeana, pp. 195-210, 2017, 978-606-37-0202-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the Twentieth Century : from Logic to Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"History of Linguistics 2014 : Selected Papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, 25-29 August 2014", ASSUNÇÃO, Carlos. FERNANDES, Gonçalo. KEMMLER, Rolf (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam-Philadelphia, John Benjamins, pp.257- 268, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche de la présupposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"À la recherche de la présupposition", GODART-WENDLING, B. RAÏD, Layla (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres, ISTE Editions, pp.11-20, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la présupposition : un implicite ancré dans le sens littéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la présupposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE editions, pp. 157-178, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the 20th century. From logic to linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 257-268., 2016, ISBN 9789027246172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a Semantic Theory: The path taken by Kazimierz Ajdukiewicz (1931-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2014, History of Linguistics 2011, 9789027269775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions: Various &amp;quot;Language-Games&amp;quot; which open the Door to Grammar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Approaches to Emotions in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.21-36, 2014, 9789027256461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Categories go back to Parts of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008, Selected papers from the eleventh International Conference on the History of the Language Sciences (ICHoLS XI), 28 August - 2 September 2008, Potsdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.399-407, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une tension : le calcul du sens des verbes et le respect de la compositionnalité en Grammaire Catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Evrard, Michel Pierrard, Laurence Rosier &amp; Dan Van Raemdonck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique III, Actes du colloque international de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duculot, pp.333-344,, 2009, Champs Linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de Gaifman: Réflexions sur la méthode de construction des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005, Selected papers from the Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.432-440, 2007, Studies in the History of the Language Sciences 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la grammaire catégorielle et de la grammaire applicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du traitement de la quantification en Grammaire Catégorielle: logique non linéaire versus grammaire de prégroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « structure » dans l’histoire des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistic in Texts and Concepts, Geschichte der Sprachwissenschaft in Texten und Begriffen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (pp. 823-834), Nodus publikationen, 2004, 9783893232277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la sémantique dans les grammaires catégorielles contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Currents and Concepts : Theoretical and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp. 56-71, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description des faits linguistiques et leurs traductions logiques dans les grammaires de R. Montague et de P. T. Geach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachwissenschaft auf dem Weg in das dritte Jahrtausend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Peter Lang, pp. 103-111, 2001, Text, Bedeutung, Kommunication, 3-631-39542-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conceptualization of Time in Boole’s logical Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Boole Anthology. Recent and Classical Studies in the Logic of George Boole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291, Kluwer Academic Publishers, pp. 241-255, 2000, Synthese Library, 0-7923-6380-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you come across any particular problem : pike a sentence in French !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la linguistique, médiatrice de théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Max Niemeyer Verlag, pp. 83-91, 2000, 978-3484503717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sémantique dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistic and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Peeters pp. 395-407, 2000, 978-90-429-0884-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait Bar-Hillel quand « le soleil siffle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, John Benjamins, pp. 321-329, 1999, From Classical to Contemporary Linguistics, 9789027245830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la notion de catégorie dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del I Congreso Internacional de la Sociedad Espagnola de Historiografa Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arco/Libros, pp. 335-346, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la prise en compte de l’ordre des mots : le cas des premières grammaires catégorielles (1935-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Sciences, 1998, CDROM Pergamon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du mot dans les formalismes de Carnap et d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mot et Grammaire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, Chap. 6, pp. 181-197, 1997, Etudes de sémantique lexicale, 2-86460-323-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnap et Ajdukiewicz : deux conceptions mathématisées de syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le formalisme en question : le tournant des années trente </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp. 303-316, 1997, Problèmes &amp; Controverses, 2-7116-1339-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« je mens » : histoires sémantique et logique d’un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradoxe en linguistique et en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Droz, pp. 17-38, 1996, 978-2-600-00135-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défauts de la logique des défauts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Raisonner, Agir : articulations de modèles cognitifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 249-260, 1992, 2-9506509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Michael Blome-Tillmann, Knowledge and Presuppositions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp. 170-172. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Sandra Bornand & Cécile Leguy (dir.), Compétence et performance. Perspectives interdisciplinaires sur une dichotomie classique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp. 173-176. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Harald Weinrich, Linguistique du mensonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Sandra Laugier et Sabine Plaud, éds, Lectures de la philosophie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Richard Moot et Chrisitan Retoré, The logic of categorial grammars: a deductive account of natural language syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Antonia Soulez (sld.), Manifeste du Cercle de Vienne et autres écrits. Carnap Rudof, Hans Hahn, Otto Neurath, Moritz Schlick & Friedrich Waissman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Robert Brandom, Rendre explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Ulrich Weinreich, Explorations en théorie sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : F. Rivenc et G. Sandu, éds., Entre logique et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : M. Penke et A. Rosenbach, eds., What Counts as Evidence in Linguistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Berlioz, Dominique & Frédéric Nef, eds., Leibniz et les puissances du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Christiane Chauviré, Le grand miroir: essais sur Peirce et sur Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Sydney Lamb, Language and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Emmanuelle Danblon, Rhétorique et rationalité. Essai sur l’émergence de la critique et de la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiotique logique dans l’Aufbau de R. Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Frédéric Nef, Logique, Langage et Réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage : François Rastier, Sémantique et recherches cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de l'ouvrage : Claudine Normand (sld.), La Quadrature du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxe (-- de violation de loi(s) interne(s))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp. 1852-1853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui-falsificateur (paradoxe --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 3192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 3190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de l'ouvrage : Jacques Jayez, L'inférence en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUINE (paradoxe de --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 2144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp. 1848-1851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opacité référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 1807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUSSELL (paradoxe de --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 2288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier (paradoxe du --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission interdisciplinaire 50 « Gestion de la recherche » - Rapport de conjoncture 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national de la recherche scientifique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Godart-Wendling </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual children’s understanding of implicit meaning in primary-school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education, Innovation and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34097/jeicom-7-3-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Premeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Developmental Neuroscience, 14 (12), pp.1195. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction animalière comme voix/voie pour appréhender l'ironie à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Discours animaux, discours sur les animaux, 199-200, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.13919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortelle ironie : quels fragments de compréhension en classe, du CE1 au CM1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 218 (3), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.218.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de l'ironie dans les manuels scolaires en collège et lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Deuxième série - 23, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'enfant n'a pas voix au chapitre. Étude sur le statut linguistique des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Trouver sa voix dans les mots des autres, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle(s) et métarègles dans l'approche catégorielle de Lambek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XL (2), pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions et représentation de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La prescription linguistique : applications et réactions, 191, pp.359-364. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.191.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIS, COMMENT FAIRE POUR LIRE ÇA ? ÉCRITURE ET GRAPHISME DANS LES FORMALISMES CONTEMPORAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.194-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une notion non stabilisée : La présupposition à l'aune des exponibilia et des approches contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (2), pp. 203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse de Firth : Wittgenstein, héritier de Malinowski ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop thinking that I am only speaking about the world, go further : infer ! A short history of formal semantics of the twentieth century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Facchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les premiers dictionnaires de pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXV (2), pp. 150-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le structuralisme dans le contexte de la linguistique américaine. Compte-rendu de E.F.K Koerner (2002) Toward a History of American Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The categorial approach to language linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la philosophie analytique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00528904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réhabilitation de la philosophie du langage ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXV (1), pp. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles lambekiennes: le traitement des constituants discontinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Approches contemporaines en syntaxe, 48, pp. 123-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radical lexicalism and the place of syntax in categorial grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 13/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois premières syntaxes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie des catégories sémantiques de Lesniewski à l’analyse de la quantification dans la syntaxe d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 28-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réminiscences catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Lambek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 477-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajdukiewicz, Kazimierz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 469-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom et classe chez Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Centre de recherches sémiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Essais sur le nom et la nominalisation, 67, pp. 55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ça réfère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp. 105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montague, Richard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 502-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ubiquité de l'ordre dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXVI (3), pp. 383-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montague et les catégories d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de logique du CdRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rôle et enjeux de la notion de catégorie en logique, 13, pp. 159-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le principe de compositionnalité : éléments de réflexion historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pariente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La compositionnalité, 39 (1), pp. 9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’influence du « principe de dualité » sur le traitement algébrique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (n° 155-156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de substitution de Leibniz : condition nécessaire et suffisante de l'opacité référentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRLAV-Revue de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Signes et Sens, 40, pp.141-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradoxe du Menteur : Essai de résolution dans le cadre d’une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp. 123-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enoncés Sui-falsificateurs : nouvelle classe d’exceptions à la loi de LEIBNIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 119, pp. 235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension de l'ironie dans l'album Arrête de faire le singe! en classe de CE2 et CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. https://doi.org/10.1051/shsconf/202419107012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metalinguistic description theory of proper names.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension de l’implicite à l’écrit : un révélateur des inégalités éducatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI CNRS - RTP Education, May 2023, Paris, Campus Saint-Germain des Prés, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties understanding implicitness in French elementary priority education classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kihlstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Bucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE 2023, Psychologie du développement et de l’éducation : enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use: A concept that calls for research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso Internacional de la Sociedad Espanola de Historiografia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’école de l’ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e rencontres des chercheuses et des chercheurs en didactique de la littérature. L’élève et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de l’implicite pour une meilleure compréhension en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?, en visio, Université d'Aix-Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Babault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cassell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée par RTP Éducation CNRS, en visio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de l’ironie dans les manuels scolaires en collège et lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude In(actualité) de l'ironie, en visio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre sur L’identité au croisement des disciplines, Université de Paris et Labex Who I am.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de la compréhension des implicites entre des élèves bilingues et monolingues de 8 et 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes conférences Jean Piaget : Développement, Apprentissage, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Diagnosing Concepts: a role for the history of linguistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL20, International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter sans exister : Le langage discriminatoire violent à l'égard des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique et communication interculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages as “systems used to create” : Influence of Coseriu’s thinking on usage-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional “Lingüística Coseriana VI” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“C'est un vendu” ou “c'est un blédard” ? Analyse des enjeux identitaires sur les îles de la lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamra Mohamed Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Identités, Conflits et Interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, Université Paul Valéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Usage takes the lion’s share : Analysis of theoretical changes induced by usage-based approaches to language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Conference On The History of The Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage as an Object of Inquiry : an epistemological break for linguistics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Philosophy of Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite comme vecteur de la violence verbale dans le théâtre de Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicite intra-littéral et présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels sur l’implicite linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Nyckees, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does linguistics need its own philosophy of language ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth biennial conference of the Society for the History of Linguistics in the Pacific </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James mac Elvenny, Sep 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition : quand le sens littéral se fait implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présupposition et Implicite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présupposition et implicite : grandes lignes historiques pour le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the Linguistic Theories of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the History of the Language Sciences (ICHoLS XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition et l'implicite : grandes lignes historiques pour le XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présupposition: quelques jalons historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition : histoire d’un jeu de relais où chacun imprime sa démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso de la Sociedad Espanola de Historiografia Linguistica (SEHL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Luisa Calero, Alfonso Zamorano, F. Javier Perea, Ma del Carmen Garcia Manga, Maria Martinez-Atienza, Sep 2013, Cordoue, Espagne. pp. 256-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'interface sémantique/pragmatique : le choix de l'approche inférentielle de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontres de Sémantique et Pragmatique (RSP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand seul l'oeil peut les lire. Ecriture et graphisme dans les formalismes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture(s) et représentations du langage et des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque SHESL - HTL, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of an Inversion : Reference versus Inference in the Formal Semantic Theories of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Facchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Internationale d'Histoire de la Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse de Firth : Wittgenstein, héritier de Malinowski ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de la pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Platonic to an Inferential Theory of Meaning. Or, why Husserl is not enough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Categorial Approach to Language Linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion : a &amp;quot;Language-Game&amp;quot; which opens the Door to Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Emotion, Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual and/or Compositional : a History of Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Internationales Kolloquium des « Studienkreis ‘Geschichte der Sprachwissenschaft’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth and Wittgenstein via Malinowski : a shared influence leading to differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique dynamique à la sémantique pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la notion de catégorie se fait partie du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on the History of the Language Sciences (ICHoLS XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions et Représentation de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prescriptions en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies are developped by Formal Grammar to achieve the expressivity of natural languages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society for the History of linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Perspectives of Formal Grammars in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. International Colloquium of the Studienkreis Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’une tension : le calcul du sens des verbes et le respect de la compositionnalité en grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du sens linguistique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de Gaifman : réflexions sur la méthode de construction des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teenth International Conference on the History of the Language Sciences (ICHoLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre de E. F. K. Koerner, Toward a History of American Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structuralismes linguistiques : problèmes d’historiographie comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles : aperçu historique, enjeux théoriques et évolution du modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations en syntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexicalisme radical et la place de la syntaxe dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the History of the Language Sciences (ICHoLS IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Campinas &amp; Sao Paolo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiotique logique dans l’Aufbau de R. Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Sémio 2001 : « Des théories aux problématiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sémiotique, Apr 2001, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatment of Semantics in Contemporary Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Study in Europe at the turn of the Millennium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d’adjacence et la controverse des constituants discontinus dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « structure » dans l’histoire des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la linguistique dans les textes et les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Postdam, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Constitutes Evidence of the Accurateness of Structure Representation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference LACUS 2001 on « What Constitutes Evidence in Linguistics ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Linguistic Association of Canada and the United States, Jul 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ajdukiewicz’s Categorial Analysis of Quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Colloquium 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASL European Summer Meeting, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions liées à l’histoire de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation de la sémantique : approche historique de la grammaire universelle de R. Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIth International Conference on the History of Language Sciences (ICHoLS VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description des faits linguistiques et leurs traductions logiques dans les grammaires de R. Montague et de P. T. Geach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Colloquium of Linguistics on « Linguistics on the Way into the New Millennium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Germersheim, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchangeability, Categories and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sémantique dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Colloquium of the Studenskreis « Geschichte des Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de catégorie chez Richard Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle et enjeux de la notion de catégorie en logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you come across any particular problem : pike a sentence in French !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de Linguistique et Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la notion de catégorie dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference of the Spanish Society for Linguistic Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Corogne, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la prise en compte de l’ordre des mots : le cas des premières grammaires catégorielles (1935-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du discours et catégories sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de catégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion booléenne de fonction polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 150 ans de l’analyse mathématique de la logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse de logique et de philosophie des sciences, Sep 1997, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of an omission : the treatment of the quantification from Ajdukiewicz to Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Luton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le principe de compositionnalité : éléments de réflexion historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de compositionnalité sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Feb 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ça réfère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre RSP : L’articulation entre sémantique et pragmatique dans le travail de description des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait Bar-Hillel quand « le soleil siffle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference of the History of Linguistic (ICHoLS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiser la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années trente : la réaffirmation du formalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier, Frédéric Nef, Roger Pouivet, Denis Vernant, Apr 1994, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités élémentaires dans les premiers formalismes (à propos des grammaires d’Ajdukiewicz et de Carnap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots et Grammaire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celex, Jan 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défauts de la logique des défauts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Colloque de l’ARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Godart-Wendling; Sandra Laugier. ISTE Éditions, 9, 273 p., 2022, Collection science cognitive, Les concepts fondateurs de la philosophie du langage, 978-1-78405-819-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 1, 2016, collection "Sciences cognitives", Béatrice Godart-Wendling, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, 148, 2002, Langages, Danielle Leeman, 2-03-577 0491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le paradoxe du Menteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voies Livres. 47, 1991, Lire le paradoxe du Menteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vérité et le Menteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 1990, Sciences du langage, 2-222-04367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface au livre : Savoir rire et faire rire. Conflictualités et paradoxes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir rire et faire rire. Conflictualités et paradoxes. Hakima Megherbi, Angélique Christaki et Valérie Stiénon (éds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-Book, Collection Conflits, Université Sorbonne Paris Nord Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique sans usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de Les usages de l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Godart-Wendling; Sandra Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sciences cognitives, 9781784058197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’implicite sur la compréhension des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, A paraître, Paradoxa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of metaphors: from psycholinguistics to linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni del CIRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tab edizioni, 2022, 978-88-9295-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulty of using philosophical theories to develop a semantics: the case of Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Stalmaszczyk (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lvov-Warsaw School and Contemporary Philosophy of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill editions, pp.139-158, 2021, Poznań Studies in the Philosophy of the Sciences and the Humanities, 978-90-04-47113-9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004471146_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diachronie à la synchronie et vice versa, Mélanges offerts à Annie Bertin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, pp.405-421, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, un ciment vers l'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp. 133-146, 2020, 978-2-07-283413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, un ciment vers l’identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gayon; Virginie Courtier-Orgogozo; Antonine Nicoglou; Gaëlle Pontarotti; Sarah Troubé; François Villa; Jonathan Weitzman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Folio, 2020, Folio Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.512-518, 2020, 978-2-07-283413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of analytic philosophy of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clapet de la sourcière : les implicites de la violence verbale dans le théâtre de Sarraute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iuliana-Anca Mateiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presa Universitara Clujeana, pp. 195-210, 2017, 978-606-37-0202-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clapet de la souricière : les implicites de la violence verbale dans le théâtre de Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La violence verbale : description, processus, effets discursifs et psycho-sociaux", MATEIU, Iuliana-Anca (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluj-Napoca, Presa Universitara Clujeana, pp.195-210, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the Twentieth Century : from Logic to Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"History of Linguistics 2014 : Selected Papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, 25-29 August 2014", ASSUNÇÃO, Carlos. FERNANDES, Gonçalo. KEMMLER, Rolf (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam-Philadelphia, John Benjamins, pp.257- 268, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche de la présupposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"À la recherche de la présupposition", GODART-WENDLING, B. RAÏD, Layla (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres, ISTE Editions, pp.11-20, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la présupposition : un implicite ancré dans le sens littéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la présupposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE editions, pp. 157-178, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the 20th century. From logic to linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 257-268., 2016, ISBN 9789027246172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a Semantic Theory: The path taken by Kazimierz Ajdukiewicz (1931-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2014, History of Linguistics 2011, 9789027269775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions: Various &amp;quot;Language-Games&amp;quot; which open the Door to Grammar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Approaches to Emotions in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.21-36, 2014, 9789027256461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Categories go back to Parts of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008, Selected papers from the eleventh International Conference on the History of the Language Sciences (ICHoLS XI), 28 August - 2 September 2008, Potsdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.399-407, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une tension : le calcul du sens des verbes et le respect de la compositionnalité en Grammaire Catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Evrard, Michel Pierrard, Laurence Rosier &amp; Dan Van Raemdonck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique III, Actes du colloque international de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duculot, pp.333-344,, 2009, Champs Linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de Gaifman: Réflexions sur la méthode de construction des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005, Selected papers from the Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.432-440, 2007, Studies in the History of the Language Sciences 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la grammaire catégorielle et de la grammaire applicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du traitement de la quantification en Grammaire Catégorielle: logique non linéaire versus grammaire de prégroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « structure » dans l’histoire des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistic in Texts and Concepts, Geschichte der Sprachwissenschaft in Texten und Begriffen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (pp. 823-834), Nodus publikationen, 2004, 9783893232277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la sémantique dans les grammaires catégorielles contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Currents and Concepts : Theoretical and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp. 56-71, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description des faits linguistiques et leurs traductions logiques dans les grammaires de R. Montague et de P. T. Geach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachwissenschaft auf dem Weg in das dritte Jahrtausend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Peter Lang, pp. 103-111, 2001, Text, Bedeutung, Kommunication, 3-631-39542-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sémantique dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistic and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Peeters pp. 395-407, 2000, 978-90-429-0884-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conceptualization of Time in Boole’s logical Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Boole Anthology. Recent and Classical Studies in the Logic of George Boole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291, Kluwer Academic Publishers, pp. 241-255, 2000, Synthese Library, 0-7923-6380-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you come across any particular problem : pike a sentence in French !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la linguistique, médiatrice de théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Max Niemeyer Verlag, pp. 83-91, 2000, 978-3484503717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la notion de catégorie dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del I Congreso Internacional de la Sociedad Espagnola de Historiografa Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arco/Libros, pp. 335-346, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait Bar-Hillel quand « le soleil siffle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, John Benjamins, pp. 321-329, 1999, From Classical to Contemporary Linguistics, 9789027245830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la prise en compte de l’ordre des mots : le cas des premières grammaires catégorielles (1935-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Sciences, 1998, CDROM Pergamon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du mot dans les formalismes de Carnap et d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mot et Grammaire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, Chap. 6, pp. 181-197, 1997, Etudes de sémantique lexicale, 2-86460-323-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnap et Ajdukiewicz : deux conceptions mathématisées de syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le formalisme en question : le tournant des années trente </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp. 303-316, 1997, Problèmes &amp; Controverses, 2-7116-1339-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« je mens » : histoires sémantique et logique d’un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradoxe en linguistique et en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Droz, pp. 17-38, 1996, 978-2-600-00135-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défauts de la logique des défauts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Raisonner, Agir : articulations de modèles cognitifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 249-260, 1992, 2-9506509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Sandra Bornand & Cécile Leguy (dir.), Compétence et performance. Perspectives interdisciplinaires sur une dichotomie classique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp. 173-176. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Michael Blome-Tillmann, Knowledge and Presuppositions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp. 170-172. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Harald Weinrich, Linguistique du mensonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Antonia Soulez (sld.), Manifeste du Cercle de Vienne et autres écrits. Carnap Rudof, Hans Hahn, Otto Neurath, Moritz Schlick & Friedrich Waissman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Richard Moot et Chrisitan Retoré, The logic of categorial grammars: a deductive account of natural language syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Sandra Laugier et Sabine Plaud, éds, Lectures de la philosophie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Robert Brandom, Rendre explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Ulrich Weinreich, Explorations en théorie sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : F. Rivenc et G. Sandu, éds., Entre logique et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : M. Penke et A. Rosenbach, eds., What Counts as Evidence in Linguistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Berlioz, Dominique & Frédéric Nef, eds., Leibniz et les puissances du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Christiane Chauviré, Le grand miroir: essais sur Peirce et sur Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Sydney Lamb, Language and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Emmanuelle Danblon, Rhétorique et rationalité. Essai sur l’émergence de la critique et de la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiotique logique dans l’Aufbau de R. Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Frédéric Nef, Logique, Langage et Réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage : François Rastier, Sémantique et recherches cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de l'ouvrage : Claudine Normand (sld.), La Quadrature du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier (paradoxe du --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxe (-- de violation de loi(s) interne(s))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp. 1852-1853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui-falsificateur (paradoxe --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 3192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 3190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de l'ouvrage : Jacques Jayez, L'inférence en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUINE (paradoxe de --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 2144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp. 1848-1851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opacité référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 1807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUSSELL (paradoxe de --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 2288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission interdisciplinaire 50 « Gestion de la recherche » - Rapport de conjoncture 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national de la recherche scientifique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34097/jeicom-7-3-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04379776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.13919" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.218.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.191.0359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mosca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Facchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lambek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pariente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cassell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamra Mohamed Hassani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-usages-de-lusage/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293402v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004471146_008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290296v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096613v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.446" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314588v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313860v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297222v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313959v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314269v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314284v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34097/jeicom-7-3-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04379776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.13919" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.218.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.191.0359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mosca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Facchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lambek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pariente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cassell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamra Mohamed Hassani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-usages-de-lusage/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004471146_008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290296v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.446" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314588v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377569v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313860v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297222v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313959v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313950v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314284v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>