--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Godart-Wendling </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual children’s understanding of implicit meaning in primary-school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education, Innovation and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34097/jeicom-7-3-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Premeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Developmental Neuroscience, 14 (12), pp.1195. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction animalière comme voix/voie pour appréhender l'ironie à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Discours animaux, discours sur les animaux, 199-200, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.13919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortelle ironie : quels fragments de compréhension en classe, du CE1 au CM1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 218 (3), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.218.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de l'ironie dans les manuels scolaires en collège et lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Deuxième série - 23, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'enfant n'a pas voix au chapitre. Étude sur le statut linguistique des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Trouver sa voix dans les mots des autres, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle(s) et métarègles dans l'approche catégorielle de Lambek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XL (2), pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions et représentation de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La prescription linguistique : applications et réactions, 191, pp.359-364. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.191.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIS, COMMENT FAIRE POUR LIRE ÇA ? ÉCRITURE ET GRAPHISME DANS LES FORMALISMES CONTEMPORAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.194-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une notion non stabilisée : La présupposition à l'aune des exponibilia et des approches contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (2), pp. 203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse de Firth : Wittgenstein, héritier de Malinowski ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop thinking that I am only speaking about the world, go further : infer ! A short history of formal semantics of the twentieth century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Facchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les premiers dictionnaires de pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXV (2), pp. 150-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le structuralisme dans le contexte de la linguistique américaine. Compte-rendu de E.F.K Koerner (2002) Toward a History of American Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The categorial approach to language linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la philosophie analytique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00528904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réhabilitation de la philosophie du langage ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXV (1), pp. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles lambekiennes: le traitement des constituants discontinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Approches contemporaines en syntaxe, 48, pp. 123-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radical lexicalism and the place of syntax in categorial grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 13/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois premières syntaxes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie des catégories sémantiques de Lesniewski à l’analyse de la quantification dans la syntaxe d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 28-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réminiscences catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Lambek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 477-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajdukiewicz, Kazimierz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 469-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom et classe chez Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Centre de recherches sémiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Essais sur le nom et la nominalisation, 67, pp. 55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ça réfère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp. 105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montague, Richard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 502-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ubiquité de l'ordre dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXVI (3), pp. 383-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montague et les catégories d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de logique du CdRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rôle et enjeux de la notion de catégorie en logique, 13, pp. 159-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le principe de compositionnalité : éléments de réflexion historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pariente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La compositionnalité, 39 (1), pp. 9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’influence du « principe de dualité » sur le traitement algébrique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (n° 155-156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de substitution de Leibniz : condition nécessaire et suffisante de l'opacité référentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRLAV-Revue de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Signes et Sens, 40, pp.141-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradoxe du Menteur : Essai de résolution dans le cadre d’une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp. 123-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enoncés Sui-falsificateurs : nouvelle classe d’exceptions à la loi de LEIBNIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 119, pp. 235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension de l'ironie dans l'album Arrête de faire le singe! en classe de CE2 et CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. https://doi.org/10.1051/shsconf/202419107012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metalinguistic description theory of proper names.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension de l’implicite à l’écrit : un révélateur des inégalités éducatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI CNRS - RTP Education, May 2023, Paris, Campus Saint-Germain des Prés, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties understanding implicitness in French elementary priority education classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kihlstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Bucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE 2023, Psychologie du développement et de l’éducation : enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use: A concept that calls for research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso Internacional de la Sociedad Espanola de Historiografia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’école de l’ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e rencontres des chercheuses et des chercheurs en didactique de la littérature. L’élève et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de l’implicite pour une meilleure compréhension en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?, en visio, Université d'Aix-Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Babault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cassell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée par RTP Éducation CNRS, en visio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de l’ironie dans les manuels scolaires en collège et lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude In(actualité) de l'ironie, en visio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre sur L’identité au croisement des disciplines, Université de Paris et Labex Who I am.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de la compréhension des implicites entre des élèves bilingues et monolingues de 8 et 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes conférences Jean Piaget : Développement, Apprentissage, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Diagnosing Concepts: a role for the history of linguistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL20, International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter sans exister : Le langage discriminatoire violent à l'égard des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique et communication interculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages as “systems used to create” : Influence of Coseriu’s thinking on usage-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional “Lingüística Coseriana VI” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“C'est un vendu” ou “c'est un blédard” ? Analyse des enjeux identitaires sur les îles de la lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamra Mohamed Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Identités, Conflits et Interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, Université Paul Valéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Usage takes the lion’s share : Analysis of theoretical changes induced by usage-based approaches to language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Conference On The History of The Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage as an Object of Inquiry : an epistemological break for linguistics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Philosophy of Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite comme vecteur de la violence verbale dans le théâtre de Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicite intra-littéral et présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels sur l’implicite linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Nyckees, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does linguistics need its own philosophy of language ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth biennial conference of the Society for the History of Linguistics in the Pacific </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James mac Elvenny, Sep 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition : quand le sens littéral se fait implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présupposition et Implicite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présupposition et implicite : grandes lignes historiques pour le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the Linguistic Theories of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the History of the Language Sciences (ICHoLS XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition et l'implicite : grandes lignes historiques pour le XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présupposition: quelques jalons historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition : histoire d’un jeu de relais où chacun imprime sa démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso de la Sociedad Espanola de Historiografia Linguistica (SEHL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Luisa Calero, Alfonso Zamorano, F. Javier Perea, Ma del Carmen Garcia Manga, Maria Martinez-Atienza, Sep 2013, Cordoue, Espagne. pp. 256-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'interface sémantique/pragmatique : le choix de l'approche inférentielle de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontres de Sémantique et Pragmatique (RSP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand seul l'oeil peut les lire. Ecriture et graphisme dans les formalismes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture(s) et représentations du langage et des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque SHESL - HTL, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of an Inversion : Reference versus Inference in the Formal Semantic Theories of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Facchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Internationale d'Histoire de la Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse de Firth : Wittgenstein, héritier de Malinowski ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de la pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Platonic to an Inferential Theory of Meaning. Or, why Husserl is not enough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Categorial Approach to Language Linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion : a &amp;quot;Language-Game&amp;quot; which opens the Door to Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Emotion, Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual and/or Compositional : a History of Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Internationales Kolloquium des « Studienkreis ‘Geschichte der Sprachwissenschaft’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth and Wittgenstein via Malinowski : a shared influence leading to differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique dynamique à la sémantique pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la notion de catégorie se fait partie du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on the History of the Language Sciences (ICHoLS XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions et Représentation de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prescriptions en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies are developped by Formal Grammar to achieve the expressivity of natural languages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society for the History of linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Perspectives of Formal Grammars in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. International Colloquium of the Studienkreis Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’une tension : le calcul du sens des verbes et le respect de la compositionnalité en grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du sens linguistique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de Gaifman : réflexions sur la méthode de construction des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teenth International Conference on the History of the Language Sciences (ICHoLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre de E. F. K. Koerner, Toward a History of American Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structuralismes linguistiques : problèmes d’historiographie comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles : aperçu historique, enjeux théoriques et évolution du modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations en syntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexicalisme radical et la place de la syntaxe dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the History of the Language Sciences (ICHoLS IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Campinas &amp; Sao Paolo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiotique logique dans l’Aufbau de R. Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Sémio 2001 : « Des théories aux problématiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sémiotique, Apr 2001, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatment of Semantics in Contemporary Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Study in Europe at the turn of the Millennium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d’adjacence et la controverse des constituants discontinus dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « structure » dans l’histoire des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la linguistique dans les textes et les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Postdam, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Constitutes Evidence of the Accurateness of Structure Representation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference LACUS 2001 on « What Constitutes Evidence in Linguistics ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Linguistic Association of Canada and the United States, Jul 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ajdukiewicz’s Categorial Analysis of Quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Colloquium 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASL European Summer Meeting, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions liées à l’histoire de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation de la sémantique : approche historique de la grammaire universelle de R. Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIth International Conference on the History of Language Sciences (ICHoLS VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description des faits linguistiques et leurs traductions logiques dans les grammaires de R. Montague et de P. T. Geach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Colloquium of Linguistics on « Linguistics on the Way into the New Millennium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Germersheim, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchangeability, Categories and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sémantique dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Colloquium of the Studenskreis « Geschichte des Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de catégorie chez Richard Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle et enjeux de la notion de catégorie en logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you come across any particular problem : pike a sentence in French !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de Linguistique et Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la notion de catégorie dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference of the Spanish Society for Linguistic Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Corogne, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la prise en compte de l’ordre des mots : le cas des premières grammaires catégorielles (1935-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du discours et catégories sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de catégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion booléenne de fonction polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 150 ans de l’analyse mathématique de la logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse de logique et de philosophie des sciences, Sep 1997, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of an omission : the treatment of the quantification from Ajdukiewicz to Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Luton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le principe de compositionnalité : éléments de réflexion historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de compositionnalité sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Feb 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ça réfère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre RSP : L’articulation entre sémantique et pragmatique dans le travail de description des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait Bar-Hillel quand « le soleil siffle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference of the History of Linguistic (ICHoLS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiser la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années trente : la réaffirmation du formalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier, Frédéric Nef, Roger Pouivet, Denis Vernant, Apr 1994, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités élémentaires dans les premiers formalismes (à propos des grammaires d’Ajdukiewicz et de Carnap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots et Grammaire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celex, Jan 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défauts de la logique des défauts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Colloque de l’ARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Godart-Wendling; Sandra Laugier. ISTE Éditions, 9, 273 p., 2022, Collection science cognitive, Les concepts fondateurs de la philosophie du langage, 978-1-78405-819-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 1, 2016, collection "Sciences cognitives", Béatrice Godart-Wendling, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, 148, 2002, Langages, Danielle Leeman, 2-03-577 0491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le paradoxe du Menteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voies Livres. 47, 1991, Lire le paradoxe du Menteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vérité et le Menteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 1990, Sciences du langage, 2-222-04367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface au livre : Savoir rire et faire rire. Conflictualités et paradoxes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir rire et faire rire. Conflictualités et paradoxes. Hakima Megherbi, Angélique Christaki et Valérie Stiénon (éds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-Book, Collection Conflits, Université Sorbonne Paris Nord Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique sans usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de Les usages de l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Godart-Wendling; Sandra Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sciences cognitives, 9781784058197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’implicite sur la compréhension des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, A paraître, Paradoxa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of metaphors: from psycholinguistics to linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni del CIRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tab edizioni, 2022, 978-88-9295-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulty of using philosophical theories to develop a semantics: the case of Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Stalmaszczyk (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lvov-Warsaw School and Contemporary Philosophy of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill editions, pp.139-158, 2021, Poznań Studies in the Philosophy of the Sciences and the Humanities, 978-90-04-47113-9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004471146_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diachronie à la synchronie et vice versa, Mélanges offerts à Annie Bertin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, pp.405-421, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, un ciment vers l'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp. 133-146, 2020, 978-2-07-283413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, un ciment vers l’identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gayon; Virginie Courtier-Orgogozo; Antonine Nicoglou; Gaëlle Pontarotti; Sarah Troubé; François Villa; Jonathan Weitzman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Folio, 2020, Folio Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.512-518, 2020, 978-2-07-283413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of analytic philosophy of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clapet de la sourcière : les implicites de la violence verbale dans le théâtre de Sarraute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iuliana-Anca Mateiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presa Universitara Clujeana, pp. 195-210, 2017, 978-606-37-0202-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clapet de la souricière : les implicites de la violence verbale dans le théâtre de Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La violence verbale : description, processus, effets discursifs et psycho-sociaux", MATEIU, Iuliana-Anca (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluj-Napoca, Presa Universitara Clujeana, pp.195-210, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the Twentieth Century : from Logic to Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"History of Linguistics 2014 : Selected Papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, 25-29 August 2014", ASSUNÇÃO, Carlos. FERNANDES, Gonçalo. KEMMLER, Rolf (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam-Philadelphia, John Benjamins, pp.257- 268, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche de la présupposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"À la recherche de la présupposition", GODART-WENDLING, B. RAÏD, Layla (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres, ISTE Editions, pp.11-20, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la présupposition : un implicite ancré dans le sens littéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la présupposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE editions, pp. 157-178, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the 20th century. From logic to linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 257-268., 2016, ISBN 9789027246172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a Semantic Theory: The path taken by Kazimierz Ajdukiewicz (1931-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2014, History of Linguistics 2011, 9789027269775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions: Various &amp;quot;Language-Games&amp;quot; which open the Door to Grammar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Approaches to Emotions in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.21-36, 2014, 9789027256461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Categories go back to Parts of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008, Selected papers from the eleventh International Conference on the History of the Language Sciences (ICHoLS XI), 28 August - 2 September 2008, Potsdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.399-407, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une tension : le calcul du sens des verbes et le respect de la compositionnalité en Grammaire Catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Evrard, Michel Pierrard, Laurence Rosier &amp; Dan Van Raemdonck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique III, Actes du colloque international de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duculot, pp.333-344,, 2009, Champs Linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de Gaifman: Réflexions sur la méthode de construction des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005, Selected papers from the Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.432-440, 2007, Studies in the History of the Language Sciences 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la grammaire catégorielle et de la grammaire applicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du traitement de la quantification en Grammaire Catégorielle: logique non linéaire versus grammaire de prégroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « structure » dans l’histoire des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistic in Texts and Concepts, Geschichte der Sprachwissenschaft in Texten und Begriffen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (pp. 823-834), Nodus publikationen, 2004, 9783893232277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la sémantique dans les grammaires catégorielles contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Currents and Concepts : Theoretical and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp. 56-71, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description des faits linguistiques et leurs traductions logiques dans les grammaires de R. Montague et de P. T. Geach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachwissenschaft auf dem Weg in das dritte Jahrtausend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Peter Lang, pp. 103-111, 2001, Text, Bedeutung, Kommunication, 3-631-39542-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sémantique dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistic and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Peeters pp. 395-407, 2000, 978-90-429-0884-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conceptualization of Time in Boole’s logical Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Boole Anthology. Recent and Classical Studies in the Logic of George Boole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291, Kluwer Academic Publishers, pp. 241-255, 2000, Synthese Library, 0-7923-6380-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you come across any particular problem : pike a sentence in French !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la linguistique, médiatrice de théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Max Niemeyer Verlag, pp. 83-91, 2000, 978-3484503717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la notion de catégorie dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del I Congreso Internacional de la Sociedad Espagnola de Historiografa Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arco/Libros, pp. 335-346, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait Bar-Hillel quand « le soleil siffle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, John Benjamins, pp. 321-329, 1999, From Classical to Contemporary Linguistics, 9789027245830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la prise en compte de l’ordre des mots : le cas des premières grammaires catégorielles (1935-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Sciences, 1998, CDROM Pergamon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du mot dans les formalismes de Carnap et d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mot et Grammaire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, Chap. 6, pp. 181-197, 1997, Etudes de sémantique lexicale, 2-86460-323-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnap et Ajdukiewicz : deux conceptions mathématisées de syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le formalisme en question : le tournant des années trente </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp. 303-316, 1997, Problèmes &amp; Controverses, 2-7116-1339-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« je mens » : histoires sémantique et logique d’un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradoxe en linguistique et en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Droz, pp. 17-38, 1996, 978-2-600-00135-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défauts de la logique des défauts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Raisonner, Agir : articulations de modèles cognitifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 249-260, 1992, 2-9506509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Sandra Bornand & Cécile Leguy (dir.), Compétence et performance. Perspectives interdisciplinaires sur une dichotomie classique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp. 173-176. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Michael Blome-Tillmann, Knowledge and Presuppositions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp. 170-172. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Harald Weinrich, Linguistique du mensonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Antonia Soulez (sld.), Manifeste du Cercle de Vienne et autres écrits. Carnap Rudof, Hans Hahn, Otto Neurath, Moritz Schlick & Friedrich Waissman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Richard Moot et Chrisitan Retoré, The logic of categorial grammars: a deductive account of natural language syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Sandra Laugier et Sabine Plaud, éds, Lectures de la philosophie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Robert Brandom, Rendre explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Ulrich Weinreich, Explorations en théorie sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : F. Rivenc et G. Sandu, éds., Entre logique et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : M. Penke et A. Rosenbach, eds., What Counts as Evidence in Linguistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Berlioz, Dominique & Frédéric Nef, eds., Leibniz et les puissances du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Christiane Chauviré, Le grand miroir: essais sur Peirce et sur Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Sydney Lamb, Language and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Emmanuelle Danblon, Rhétorique et rationalité. Essai sur l’émergence de la critique et de la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiotique logique dans l’Aufbau de R. Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Frédéric Nef, Logique, Langage et Réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage : François Rastier, Sémantique et recherches cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de l'ouvrage : Claudine Normand (sld.), La Quadrature du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier (paradoxe du --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxe (-- de violation de loi(s) interne(s))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp. 1852-1853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui-falsificateur (paradoxe --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 3192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 3190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de l'ouvrage : Jacques Jayez, L'inférence en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUINE (paradoxe de --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 2144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp. 1848-1851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opacité référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 1807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUSSELL (paradoxe de --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 2288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission interdisciplinaire 50 « Gestion de la recherche » - Rapport de conjoncture 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national de la recherche scientifique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Godart-Wendling </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual children’s understanding of implicit meaning in primary-school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education, Innovation and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34097/jeicom-7-3-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Premeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Developmental Neuroscience, 14 (12), pp.1195. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant Is the Sentence Unit to Accessing Implicit Meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.42. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction animalière comme voix/voie pour appréhender l'ironie à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Discours animaux, discours sur les animaux, 199-200, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.13919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortelle ironie : quels fragments de compréhension en classe, du CE1 au CM1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 218 (3), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.218.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de l'ironie dans les manuels scolaires en collège et lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Deuxième série - 23, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'enfant n'a pas voix au chapitre. Étude sur le statut linguistique des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Trouver sa voix dans les mots des autres, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle(s) et métarègles dans l'approche catégorielle de Lambek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XL (2), pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions et représentation de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La prescription linguistique : applications et réactions, 191, pp.359-364. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.191.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIS, COMMENT FAIRE POUR LIRE ÇA ? ÉCRITURE ET GRAPHISME DANS LES FORMALISMES CONTEMPORAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.194-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une notion non stabilisée : La présupposition à l'aune des exponibilia et des approches contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (2), pp. 203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse de Firth : Wittgenstein, héritier de Malinowski ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop thinking that I am only speaking about the world, go further : infer ! A short history of formal semantics of the twentieth century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Facchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les premiers dictionnaires de pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXV (2), pp. 150-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le structuralisme dans le contexte de la linguistique américaine. Compte-rendu de E.F.K Koerner (2002) Toward a History of American Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les structuralismes linguistiques : problèmes d'historiographie comparée, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The categorial approach to language linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la philosophie analytique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00528904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réhabilitation de la philosophie du langage ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXV (1), pp. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles lambekiennes: le traitement des constituants discontinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Approches contemporaines en syntaxe, 48, pp. 123-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radical lexicalism and the place of syntax in categorial grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 13/14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie des catégories sémantiques de Lesniewski à l’analyse de la quantification dans la syntaxe d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 28-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réminiscences catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Lambek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois premières syntaxes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les grammaires catégorielles, 148, pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajdukiewicz, Kazimierz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 469-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom et classe chez Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Centre de recherches sémiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Essais sur le nom et la nominalisation, 67, pp. 55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar-Hillel, Yehoshua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 477-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ça réfère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp. 105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montague, Richard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Corpus Représentatif des Grammaires et des Traditions Linguistiques, 2, pp. 502-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ubiquité de l'ordre dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographia linguistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXVI (3), pp. 383-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montague et les catégories d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de logique du CdRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rôle et enjeux de la notion de catégorie en logique, 13, pp. 159-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le principe de compositionnalité : éléments de réflexion historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pariente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La compositionnalité, 39 (1), pp. 9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’influence du « principe de dualité » sur le traitement algébrique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (n° 155-156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de substitution de Leibniz : condition nécessaire et suffisante de l'opacité référentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRLAV-Revue de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Signes et Sens, 40, pp.141-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paradoxe du Menteur : Essai de résolution dans le cadre d’une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp. 123-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enoncés Sui-falsificateurs : nouvelle classe d’exceptions à la loi de LEIBNIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 119, pp. 235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metalinguistic description theory of proper names.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension de l'ironie dans l'album Arrête de faire le singe! en classe de CE2 et CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. https://doi.org/10.1051/shsconf/202419107012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension de l’implicite à l’écrit : un révélateur des inégalités éducatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI CNRS - RTP Education, May 2023, Paris, Campus Saint-Germain des Prés, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties understanding implicitness in French elementary priority education classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kihlstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Bucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE 2023, Psychologie du développement et de l’éducation : enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use: A concept that calls for research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso Internacional de la Sociedad Espanola de Historiografia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’école de l’ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e rencontres des chercheuses et des chercheurs en didactique de la littérature. L’élève et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de l’ironie dans les manuels scolaires en collège et lycée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude In(actualité) de l'ironie, en visio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences du langage face aux inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Babault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cassell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée par RTP Éducation CNRS, en visio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de l’implicite pour une meilleure compréhension en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?, en visio, Université d'Aix-Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre sur L’identité au croisement des disciplines, Université de Paris et Labex Who I am.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de la compréhension des implicites entre des élèves bilingues et monolingues de 8 et 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes conférences Jean Piaget : Développement, Apprentissage, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Diagnosing Concepts: a role for the history of linguistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL20, International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter sans exister : Le langage discriminatoire violent à l'égard des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique et communication interculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nicosie, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“C'est un vendu” ou “c'est un blédard” ? Analyse des enjeux identitaires sur les îles de la lune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamra Mohamed Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Identités, Conflits et Interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, Université Paul Valéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages as “systems used to create” : Influence of Coseriu’s thinking on usage-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional “Lingüística Coseriana VI” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Usage takes the lion’s share : Analysis of theoretical changes induced by usage-based approaches to language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Conference On The History of The Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage as an Object of Inquiry : an epistemological break for linguistics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Philosophy of Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicite intra-littéral et présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels sur l’implicite linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Nyckees, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does linguistics need its own philosophy of language ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth biennial conference of the Society for the History of Linguistics in the Pacific </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James mac Elvenny, Sep 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite comme vecteur de la violence verbale dans le théâtre de Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition : quand le sens littéral se fait implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présupposition et Implicite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présupposition et implicite : grandes lignes historiques pour le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Histoire des Théories Linguistiques, Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the Linguistic Theories of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the History of the Language Sciences (ICHoLS XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition et l'implicite : grandes lignes historiques pour le XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La présupposition: quelques jalons historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présupposition : histoire d’un jeu de relais où chacun imprime sa démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso de la Sociedad Espanola de Historiografia Linguistica (SEHL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Luisa Calero, Alfonso Zamorano, F. Javier Perea, Ma del Carmen Garcia Manga, Maria Martinez-Atienza, Sep 2013, Cordoue, Espagne. pp. 256-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'interface sémantique/pragmatique : le choix de l'approche inférentielle de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontres de Sémantique et Pragmatique (RSP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand seul l'oeil peut les lire. Ecriture et graphisme dans les formalismes contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture(s) et représentations du langage et des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque SHESL - HTL, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of an Inversion : Reference versus Inference in the Formal Semantic Theories of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Facchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Internationale d'Histoire de la Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse de Firth : Wittgenstein, héritier de Malinowski ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources britanniques de la pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Categorial Approach to Language Linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Platonic to an Inferential Theory of Meaning. Or, why Husserl is not enough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the History of the Language Sciences (ICHoLS XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion : a &amp;quot;Language-Game&amp;quot; which opens the Door to Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Emotion, Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual and/or Compositional : a History of Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Internationales Kolloquium des « Studienkreis ‘Geschichte der Sprachwissenschaft’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firth and Wittgenstein via Malinowski : a shared influence leading to differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique dynamique à la sémantique pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la notion de catégorie se fait partie du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on the History of the Language Sciences (ICHoLS XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions et Représentation de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prescriptions en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies are developped by Formal Grammar to achieve the expressivity of natural languages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of the Henry Sweet Society for the History of linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Perspectives of Formal Grammars in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. International Colloquium of the Studienkreis Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’une tension : le calcul du sens des verbes et le respect de la compositionnalité en grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du sens linguistique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de Gaifman : réflexions sur la méthode de construction des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teenth International Conference on the History of the Language Sciences (ICHoLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbana-Champaign, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre de E. F. K. Koerner, Toward a History of American Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structuralismes linguistiques : problèmes d’historiographie comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexicalisme radical et la place de la syntaxe dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the History of the Language Sciences (ICHoLS IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Campinas &amp; Sao Paolo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles : aperçu historique, enjeux théoriques et évolution du modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations en syntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d’adjacence et la controverse des constituants discontinus dans les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « structure » dans l’histoire des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la linguistique dans les textes et les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Postdam, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiotique logique dans l’Aufbau de R. Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Sémio 2001 : « Des théories aux problématiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sémiotique, Apr 2001, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatment of Semantics in Contemporary Categorial Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Study in Europe at the turn of the Millennium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Constitutes Evidence of the Accurateness of Structure Representation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference LACUS 2001 on « What Constitutes Evidence in Linguistics ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Linguistic Association of Canada and the United States, Jul 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ajdukiewicz’s Categorial Analysis of Quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Colloquium 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASL European Summer Meeting, Jul 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions liées à l’histoire de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation de la sémantique : approche historique de la grammaire universelle de R. Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIth International Conference on the History of Language Sciences (ICHoLS VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description des faits linguistiques et leurs traductions logiques dans les grammaires de R. Montague et de P. T. Geach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Colloquium of Linguistics on « Linguistics on the Way into the New Millennium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Germersheim, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchangeability, Categories and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de catégorie chez Richard Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle et enjeux de la notion de catégorie en logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you come across any particular problem : pike a sentence in French !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de Linguistique et Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sémantique dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Colloquium of the Studenskreis « Geschichte des Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la prise en compte de l’ordre des mots : le cas des premières grammaires catégorielles (1935-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du discours et catégories sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de catégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion booléenne de fonction polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 150 ans de l’analyse mathématique de la logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse de logique et de philosophie des sciences, Sep 1997, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of an omission : the treatment of the quantification from Ajdukiewicz to Montague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Henry Sweet Society for the History of Linguistic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Luton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le principe de compositionnalité : éléments de réflexion historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le principe de compositionnalité sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Feb 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la notion de catégorie dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference of the Spanish Society for Linguistic Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Corogne, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait Bar-Hillel quand « le soleil siffle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference of the History of Linguistic (ICHoLS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ça réfère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre RSP : L’articulation entre sémantique et pragmatique dans le travail de description des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiser la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années trente : la réaffirmation du formalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Laugier, Frédéric Nef, Roger Pouivet, Denis Vernant, Apr 1994, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités élémentaires dans les premiers formalismes (à propos des grammaires d’Ajdukiewicz et de Carnap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots et Grammaire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celex, Jan 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défauts de la logique des défauts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Colloque de l’ARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of implicit contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle – RALFE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Godart-Wendling; Sandra Laugier. ISTE Éditions, 9, 273 p., 2022, Collection science cognitive, Les concepts fondateurs de la philosophie du langage, 978-1-78405-819-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 1, 2016, collection "Sciences cognitives", Béatrice Godart-Wendling, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la présupposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, 148, 2002, Langages, Danielle Leeman, 2-03-577 0491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le paradoxe du Menteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voies Livres. 47, 1991, Lire le paradoxe du Menteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vérité et le Menteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 1990, Sciences du langage, 2-222-04367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface au livre : Savoir rire et faire rire. Conflictualités et paradoxes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir rire et faire rire. Conflictualités et paradoxes. Hakima Megherbi, Angélique Christaki et Valérie Stiénon (éds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-Book, Collection Conflits, Université Sorbonne Paris Nord Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de Les usages de l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Godart-Wendling; Sandra Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sciences cognitives, 9781784058197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’implicite sur la compréhension des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, A paraître, Paradoxa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of metaphors: from psycholinguistics to linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni del CIRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tab edizioni, 2022, 978-88-9295-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique sans usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de l'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulty of using philosophical theories to develop a semantics: the case of Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Stalmaszczyk (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lvov-Warsaw School and Contemporary Philosophy of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill editions, pp.139-158, 2021, Poznań Studies in the Philosophy of the Sciences and the Humanities, 978-90-04-47113-9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004471146_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la diachronie à la synchronie et vice versa, Mélanges offerts à Annie Bertin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, pp.405-421, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, un ciment vers l’identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gayon; Virginie Courtier-Orgogozo; Antonine Nicoglou; Gaëlle Pontarotti; Sarah Troubé; François Villa; Jonathan Weitzman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Folio, 2020, Folio Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.512-518, 2020, 978-2-07-283413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of analytic philosophy of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue, un ciment vers l'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité. Dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp. 133-146, 2020, 978-2-07-283413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clapet de la souricière : les implicites de la violence verbale dans le théâtre de Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La violence verbale : description, processus, effets discursifs et psycho-sociaux", MATEIU, Iuliana-Anca (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluj-Napoca, Presa Universitara Clujeana, pp.195-210, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clapet de la sourcière : les implicites de la violence verbale dans le théâtre de Sarraute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iuliana-Anca Mateiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presa Universitara Clujeana, pp. 195-210, 2017, 978-606-37-0202-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the Twentieth Century : from Logic to Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"History of Linguistics 2014 : Selected Papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, 25-29 August 2014", ASSUNÇÃO, Carlos. FERNANDES, Gonçalo. KEMMLER, Rolf (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam-Philadelphia, John Benjamins, pp.257- 268, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche de la présupposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Raïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"À la recherche de la présupposition", GODART-WENDLING, B. RAÏD, Layla (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres, ISTE Editions, pp.11-20, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la présupposition : un implicite ancré dans le sens littéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la présupposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE editions, pp. 157-178, 2016, Les concepts fondateurs de la philosophie du langage, 978-1-78405-209-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presupposition and Implicitness in the 20th century. From logic to linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïd Layla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 257-268., 2016, ISBN 9789027246172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a Semantic Theory: The path taken by Kazimierz Ajdukiewicz (1931-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2014, History of Linguistics 2011, 9789027269775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions: Various &amp;quot;Language-Games&amp;quot; which open the Door to Grammar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Approaches to Emotions in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.21-36, 2014, 9789027256461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Categories go back to Parts of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassler, Gerda (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2008, Selected papers from the eleventh International Conference on the History of the Language Sciences (ICHoLS XI), 28 August - 2 September 2008, Potsdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.399-407, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une tension : le calcul du sens des verbes et le respect de la compositionnalité en Grammaire Catégorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Evrard, Michel Pierrard, Laurence Rosier &amp; Dan Van Raemdonck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique III, Actes du colloque international de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duculot, pp.333-344,, 2009, Champs Linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de Gaifman: Réflexions sur la méthode de construction des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas A. Kibbee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2005, Selected papers from the Tenth International Conference on the History of the Language Sciences (ICHOLS X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.432-440, 2007, Studies in the History of the Language Sciences 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la grammaire catégorielle et de la grammaire applicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Auroux, K. Koerner, H. J. Niederehe &amp; K. Versteegh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte der Sprachwissenschaften. History of the Language Sciences. Histoire des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18/3, Walter de Gruyter, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du traitement de la quantification en Grammaire Catégorielle: logique non linéaire versus grammaire de prégroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « structure » dans l’histoire des grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistic in Texts and Concepts, Geschichte der Sprachwissenschaft in Texten und Begriffen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (pp. 823-834), Nodus publikationen, 2004, 9783893232277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la sémantique dans les grammaires catégorielles contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Currents and Concepts : Theoretical and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp. 56-71, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description des faits linguistiques et leurs traductions logiques dans les grammaires de R. Montague et de P. T. Geach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachwissenschaft auf dem Weg in das dritte Jahrtausend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Peter Lang, pp. 103-111, 2001, Text, Bedeutung, Kommunication, 3-631-39542-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conceptualization of Time in Boole’s logical Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Boole Anthology. Recent and Classical Studies in the Logic of George Boole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291, Kluwer Academic Publishers, pp. 241-255, 2000, Synthese Library, 0-7923-6380-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you come across any particular problem : pike a sentence in French !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire de la linguistique, médiatrice de théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Max Niemeyer Verlag, pp. 83-91, 2000, 978-3484503717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sémantique dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Linguistic and Grammatical Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Peeters pp. 395-407, 2000, 978-90-429-0884-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la notion de catégorie dans les premières grammaires catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del I Congreso Internacional de la Sociedad Espagnola de Historiografa Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arco/Libros, pp. 335-346, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait Bar-Hillel quand « le soleil siffle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, John Benjamins, pp. 321-329, 1999, From Classical to Contemporary Linguistics, 9789027245830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la prise en compte de l’ordre des mots : le cas des premières grammaires catégorielles (1935-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Linguists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Sciences, 1998, CDROM Pergamon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut du mot dans les formalismes de Carnap et d’Ajdukiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mot et Grammaire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Erudition, Chap. 6, pp. 181-197, 1997, Etudes de sémantique lexicale, 2-86460-323-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnap et Ajdukiewicz : deux conceptions mathématisées de syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le formalisme en question : le tournant des années trente </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp. 303-316, 1997, Problèmes &amp; Controverses, 2-7116-1339-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« je mens » : histoires sémantique et logique d’un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradoxe en linguistique et en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Droz, pp. 17-38, 1996, 978-2-600-00135-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défauts de la logique des défauts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Raisonner, Agir : articulations de modèles cognitifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 249-260, 1992, 2-9506509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Michael Blome-Tillmann, Knowledge and Presuppositions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp. 170-172. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Sandra Bornand & Cécile Leguy (dir.), Compétence et performance. Perspectives interdisciplinaires sur une dichotomie classique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp. 173-176. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Harald Weinrich, Linguistique du mensonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Sandra Laugier et Sabine Plaud, éds, Lectures de la philosophie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Richard Moot et Chrisitan Retoré, The logic of categorial grammars: a deductive account of natural language syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Antonia Soulez (sld.), Manifeste du Cercle de Vienne et autres écrits. Carnap Rudof, Hans Hahn, Otto Neurath, Moritz Schlick & Friedrich Waissman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Robert Brandom, Rendre explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Ulrich Weinreich, Explorations en théorie sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : F. Rivenc et G. Sandu, éds., Entre logique et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : M. Penke et A. Rosenbach, eds., What Counts as Evidence in Linguistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage: Berlioz, Dominique & Frédéric Nef, eds., Leibniz et les puissances du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00297222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Christiane Chauviré, Le grand miroir: essais sur Peirce et sur Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Sydney Lamb, Language and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Emmanuelle Danblon, Rhétorique et rationalité. Essai sur l’émergence de la critique et de la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiotique logique dans l’Aufbau de R. Carnap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage : Frédéric Nef, Logique, Langage et Réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage : François Rastier, Sémantique et recherches cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de l'ouvrage : Claudine Normand (sld.), La Quadrature du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUINE (paradoxe de --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 2144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp. 1848-1851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxe (-- de violation de loi(s) interne(s))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp. 1852-1853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui-falsificateur (paradoxe --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 3192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 3190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de l'ouvrage : Jacques Jayez, L'inférence en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opacité référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 1807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUSSELL (paradoxe de --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 2288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier (paradoxe du --)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Godart-Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, p. 222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission interdisciplinaire 50 « Gestion de la recherche » - Rapport de conjoncture 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national de la recherche scientifique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34097/jeicom-7-3-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04379776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.13919" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.218.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.191.0359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mosca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Facchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lambek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pariente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cassell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamra Mohamed Hassani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-usages-de-lusage/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004471146_008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290296v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.446" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314588v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377569v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313860v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297222v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313959v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313950v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314284v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34097/jeicom-7-3-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04379776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.13919" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.218.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.191.0359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mosca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Facchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lambek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ildefonse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pariente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cassell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ra&#239;d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamra Mohamed Hassani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03135989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/a-la-recherche-de-la-presupposition/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-usages-de-lusage/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293402v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004471146_008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290296v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.446" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314588v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313860v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297222v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313959v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314276v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>