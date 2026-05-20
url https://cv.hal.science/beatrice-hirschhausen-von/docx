--- v0 (2026-04-18)
+++ v1 (2026-05-20)
@@ -661,239 +661,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03059400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom Borders in Eastern Europe: A New Concept for Regional Research</w:t>
+                <w:t xml:space="preserve">Une Allemagne désunie ? Les traces géopolitiques de la partition Est/Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Grandits</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Serrier</w:t>
+                <w:t xml:space="preserve">Boris Grésillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slavic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'Allemagne trente ans après, 1989-2019, 175, pp.105-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02266530v1</w:t>
+                <w:t xml:space="preserve">halshs-02354450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Allemagne désunie ? Les traces géopolitiques de la partition Est/Ouest</w:t>
+                <w:t xml:space="preserve">Phantom Borders in Eastern Europe: A New Concept for Regional Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Grésillon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Grandits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Serrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Slavic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (2), pp.368-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/slr.2019.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02354450v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une “Frontière fantôme” en Allemagne ? La (re)distribution des cartes après les élections européennes</w:t>
               </w:r>
@@ -1612,260 +1612,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sociétés rurales roumaines face à l'irruption des projets de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (4), pp.5-11</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.113-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00534351v1</w:t>
+                <w:t xml:space="preserve">halshs-00420830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les campagnes bulgares et roumaines : le défi de leur différence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Guest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.297-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés rurales roumaines face à l'irruption des projets de développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (4), pp.113-141</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00420830v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00534351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décollectivisation au développement local en Europe centrale et orientale : les effets d'un changement de paradigme</w:t>
               </w:r>
@@ -2994,77 +2994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandits Hannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Serrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wallstein Verlag, Band 1, 2015, Buchreihe: Phantomgrenzen im östlichen Europa, Béatrice Hirschhausen (von); Hannes Grandits; Claudia Kraft; Dietmar Müller; Thomas Serrier, 978-3-8353-1658-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,103 +3082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phantomgrenzen. Räume und Akteure in der Zeit neu denken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandits Hannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Serrier</w:t>
+                <w:t xml:space="preserve">Claudia Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Göttingen, Wallstein, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3196,51 +3196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer les campagnes en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Martin Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,177 +3384,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00532847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement local en Allemagne réunifiée : modèles et contextes</w:t>
+                <w:t xml:space="preserve">Revue d'etudes comparatives Est-Ouest. Le développement local en Allemagne réunifiée : modèles et contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Revue d'Etude Comparative Est-Ouest. Vol 38 N°3, pp.5-193, 2007</w:t>
+              <w:t xml:space="preserve">Editions NecPlus, pp.188, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00534209v1</w:t>
+                <w:t xml:space="preserve">halshs-00532957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue d'etudes comparatives Est-Ouest. Le développement local en Allemagne réunifiée : modèles et contextes</w:t>
+                <w:t xml:space="preserve">Le développement local en Allemagne réunifiée : modèles et contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions NecPlus, pp.188, 2007</w:t>
+              <w:t xml:space="preserve">Revue d'Etude Comparative Est-Ouest. Vol 38 N°3, pp.5-193, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00532957v1</w:t>
+                <w:t xml:space="preserve">halshs-00534209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Atlas de la Roumanie d'aujourd'hui</w:t>
               </w:r>
@@ -4184,268 +4184,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03250721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantomgrenzen als heuristisches Konzept für die Grenzforschung</w:t>
+                <w:t xml:space="preserve">Granice fantomowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gerst D., Krämer H., Klessmann M. (Dir.). </w:t>
+              <w:t xml:space="preserve">OPIŁOWSKA E., DĘBICKI M., DOLIŃSKA K., KAJTA J., KURCZ Z., MAKARO J., NIEDŹWIECKA-IWAŃCZAK N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbuch Grenzforschung</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studia Nad Granicami. Leksykon. [Étudier les frontières. Dictionnaire]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo Naukowe SCHOLAR, pp.144-157, 2020, Studia Nad Granicami. Leksykon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03059463v1</w:t>
+                <w:t xml:space="preserve">halshs-03059469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phantom Borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wassenberg B., Reitel B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Dictionary on Borders, Cross-Border Cooperation and European Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.642-645, 2020, Border Studies Borders and European Integration / Frontières et intégration européenne / Grenzen und Europäische Integration, 978-2-8076-0794-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03059445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granice fantomowe</w:t>
+                <w:t xml:space="preserve">Phantomgrenzen als heuristisches Konzept für die Grenzforschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OPIŁOWSKA E., DĘBICKI M., DOLIŃSKA K., KAJTA J., KURCZ Z., MAKARO J., NIEDŹWIECKA-IWAŃCZAK N. (dir.). </w:t>
+              <w:t xml:space="preserve">Gerst D., Krämer H., Klessmann M. (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Nad Granicami. Leksykon. [Étudier les frontières. Dictionnaire]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbuch Grenzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, pp.174-189, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845295305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03059469v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5540,51 +5540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64EFD459"/>
+    <w:nsid w:val="B68A314E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5771,51 +5771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-hirschhausen-von" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6302-0688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine L&#233;cuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Franzinetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breuilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rutar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mishkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/82694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Grandits" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kraft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/slr.2019.93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Von Hirschhausen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.462.0097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.462.0106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garrido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luce Ghib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3257" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Guest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacquement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1844" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roth Sallard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zrinscak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ianos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-provinces-du-temps/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandits Hannes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02863805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Martin Born" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.4583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miard-Delacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.45195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gresillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Europas Phantomgrenzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Leutloff-Grandits" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christoph-links-verlag.de/index.cfm?view=3&amp;amp;titel_nr=9129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845295305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65124." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01844833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dufaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-hirschhausen-von" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6302-0688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine L&#233;cuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Franzinetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breuilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rutar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mishkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/82694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Grandits" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kraft" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/slr.2019.93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Von Hirschhausen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.462.0097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.462.0106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garrido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luce Ghib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3257" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Guest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacquement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1844" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roth Sallard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zrinscak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ianos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-provinces-du-temps/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandits Hannes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02863805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Martin Born" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.4583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miard-Delacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.45195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gresillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Europas Phantomgrenzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Leutloff-Grandits" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christoph-links-verlag.de/index.cfm?view=3&amp;amp;titel_nr=9129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059445v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65124." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845295305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01844833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dufaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>