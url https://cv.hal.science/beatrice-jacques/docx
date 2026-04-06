--- v0 (2026-03-14)
+++ v1 (2026-04-06)
@@ -788,260 +788,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Je me contenterais bien d’une seule maladie » : penser et vivre son cancer en contexte polypathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.6216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02854057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Pouchelle (Marie-Christine), Essais d’anthropologie hospitalière. 3−Voyage en pays de chirurgie. Paris, Seli Arslan, 2019, 177 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (3), pp.465-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fare la differenza nella prevenzione del cancro al collo dell'utero: il ruolo dell’ostetrica in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sistema salute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64 (1), pp.45-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02940544v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment être un homme sage-femme ?</w:t>
               </w:r>
@@ -2202,112 +2202,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04202993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des patients experts en cancérologie (partenaires, formateurs, co-chercheurs) engagés dans un soft advocacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transversal du Labers de vive voix "Reconnaître, participer, revendiquer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'étude de recherches en sociologie - LABERS (EA 3149), Université de Bretagne Occidentale, Apr 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03678570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de paradigme (pour les chercheurs) et se sentir légitime (pour les patients) : les enjeux du partenariat dans la recherche en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : La collaboration patient-chercheur : pourquoi, comment ? Échanger, démystifier, avancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA), Sep 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03853056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail émotionnel des patient∙e∙s partenaires en cancérologie : une ressource pour la démocratie sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Risques et ressources du travail émotionnel : actualités, enjeux pour la prévention, perspectives théoriques et méthodologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le radiologue soigne : reconfigurations des frontières d'une spécialité. La radiologie interventionnelle depuis les années 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Imagerie médicale, XIXe-XXIe siècle Recherche, industrie et santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité pour l’histoire de l’Inserm, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05520472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du patient co‑chercheur : enjeux, définitions et perspectives d'un comité de patients/aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2323,3772 +2543,3552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe CALASS : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé (ALASS), Sep 2022, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rôles de l’intime et de l’intimité dans la mise au monde : comment privatiser l’espace publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Intimité(s) », Le projet Birth(ing) Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Nov 2021, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'étude de recherches en sociologie - LABERS (EA 3149), Université de Bretagne Occidentale, Apr 2022, Brest, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05520523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise citoyenne en santé : quelle reconnaissance pour les patients-experts et co-chercheurs en cancérologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Patients experts, patients partenaires : quels dispositifs de participation en santé ?, 4e session : Participation citoyenne et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, le SIRIC CURAMUS et l’Université des Patients, Mar 2021, Événement en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA), Sep 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biologisation ou renaturalisation : des approches réellement différentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomes da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Master Soins, éthique et santé et de la Société d'histoire de la naissance « La main ou l’outil », Sens et techniques autour de la naissance d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Station Ausone, Mollat, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Nov 2021, Visio, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques d'accouchement routinisées aux violences obstétricales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e congrès international du GIS Institut du genre « Genre et émancipation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, le SIRIC CURAMUS et l’Université des Patients, Mar 2021, Événement en ligne, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02295199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre son cancer en contexte polypathologique : des catégorisations et hiérarchisations des maladies peu partagées entre soignants et patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Congrès de l’AFS « Classer, déclasser, reclasser », RT 19 : Santé, médecine, maladie et handicap, Session 5 : Résistances aux processus de classification : entre problèmes éthiques et enjeux épistémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02562490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans un nouveau territoire et devenir légitime : le cas des sages-femmes dans la prévention du cancer du col de l’utérus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études RT1-RT19, Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Mar 2019, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02396558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences obstétricales : émergence et éléments d'appropriation d'une nouvelle 'notion' chez les parturientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Violences obstétricales, enjeux épidémiologiques et controverses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ined-UR14; DemoSud, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02444241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire des pratiques obstétricales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de l'ANESF - Femmes et Sages-Femmes : Secrets d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANESF - Faculté de médecine, Jul 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher à en finir avec ses souffrances morales quand on a un cancer et d’autres maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Bien-être au Nord et au Sud : explorations, contradictions, pouvoir et pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAM - Les Afriques dans le monde; LASPAD - Laboratoire d'analyse des sociétés et pouvoirs Afrique - Diasporas, Oct 2019, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02565034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations du métier de sage-femme et reconfigurations des frontières professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100e anniversaire de l'Association luxembourgeoise des sages-femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALSF, Nov 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02434113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Mar 2019, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démédicaliser la naissance : une biologisation d’un fait social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Biologiser les faits sociaux : la ‘biologie’ comme justification des discours et des pratiques. Atelier 5. (Dé)biologiser la naissance : questionner les normes de maternité selon la classe et la race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ined-UR14; DemoSud, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02292784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un programme de recherche intégré et pluridisciplinaire en SHS sur une innovation, la radiologie interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Journées du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02372683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans le champ de la prévention du cancer (pour toutes les femmes) : un nouvel enjeu de reconnaissance pour les sages-femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de la Société d’histoire de la naissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Bluets, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02507374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et vivre son cancer en contexte polypathologique - vulnérabilités biologiques et dimensions sociales de l’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès de l’AFS « Classer, déclasser, reclasser », RT 19 : Santé, médecine, maladie et handicap, Session 5 : Résistances aux processus de classification : entre problèmes éthiques et enjeux épistémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude - L’expérience de la maladie chronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO; MSH, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02371833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reconfigurations du métier de sage-femme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe Congrès de l’Association Latine pour l’Analyse des Systèmes de Santé (ALASS) « L’innovation et les systèmes de santé », panel : le professioni in sanità : Italia e Francia a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin, Sep 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02295299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découper des organes ou le travail de routine de l’anatomopathologiste : gestion du dégoût par les professionnels et par le chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’axe identifications "Les émotions en Sciences Sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, May 2017, Université de Bordeaux, campus Victoire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Recognition of a Medical Innovation: the case of Interventional Radiology in Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Palussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale : Recherches en Sciences Humaines et Sociales : la question du transfert aux pratiques médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIRIC Marseille; Cancéropôle PACA; Équipe CANBIOS du SESSTIM, Oct 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un activisme thérapeutique des patients atteints de cancer est-il possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie », RT 19 : Santé, Médecine, Maladie et Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02564979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Choisir et vivre son traitement contre le cancer quand on est âgé et polypathologique”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02562490v1</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Station Ausone, Mollat, Nov 2019, Bordeaux, France</w:t>
+                <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème journées Cancéropôle - Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ANESF - Faculté de médecine, Jul 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accouchement naturel ou mise au monde protocolisée : est-il possible de choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Genre et santé 2016-2017, séance 8 : Genre, reproduction et santé génésique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le monde, May 2017, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, LAM - Les Afriques dans le monde; LASPAD - Laboratoire d'analyse des sociétés et pouvoirs Afrique - Diasporas, Oct 2019, Pessac, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des éducateurs en périnatalité : un nouveau métier pour repenser la naissance en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de la Société d’histoire de la naissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire de la naissance, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Bluets, Sep 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation en génomique : conséquences sur les métiers et la prise en charge des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF « Sociétés en mouvement, sociologie en changement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues en langue française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin, Sep 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts des innovations scientifiques en génomique sur les espaces professionnels et la prise en charge des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIRIC BRIO; Institut Européen de Chimie et de Biologie, Nov 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO; MSH, Oct 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02564858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir des catégories de la figure du pauvre : réflexions méthodologiques à partir d’une enquête réalisée auprès de femmes enceintes en situation de précarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès des associations francophones de Science Politique "Discipline(s) et interdiscipline(s)" ST 37 : Saisir les politiques sociales par leurs acteurs. Les articulations entre entretiens de recherche, observation participante et intervention sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associations francophones de science politique, Feb 2015, Université de Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01152585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau &amp;quot;métier&amp;quot; pour dé-médicaliser la prise en charge de la naissance en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Parvu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVI Congresso dell’ALASS “Tecnologie e salute” Sessione 35: Tema: Medicalizzazione del percorso nascita e nuove tecnologie. Quale ruolo per la professione ostetrica?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association latine pour l'analyse des systèmes de santé; Université polytechnique d'Ancône, Sep 2015, Ancône, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01229434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience de la technique et relations médecin-patient en radiologie interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées françaises de radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes face aux risques chimiques reprotoxiques dans l’univers professionnel : une question de genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Granaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genre et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Chatelet; INSERM, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité de pilotage INCa 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Les sciences humaines et sociales, vecteurs d’innovation en cancérologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Bergonié, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gomes</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Nov 2018, Lyon, France</w:t>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut National du Cancer (INCa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux soins de parturientes en situation de précarité : recours aux institutions et normes de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genre et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Chatelet; INSERM, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d'une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité de pilotage Institut national du cancer (INCa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d'une innovation médicale et de sa reconnaissance sociale. Approche comparée France / Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Conférence biennale de la CSSH-SCSS (Canadian Society for the Sociology of Health / Société Canadienne de Sociologie de la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance de la radiologie interventionnelle : un travail de recherche interdisciplinaire (sociologie, économie, droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02292784v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, La Grande Motte, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Journées du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, May 2017, Université de Bordeaux, campus Victoire, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance de la radiologie interventionnelle : un travail de recherche interdisciplinaire (sociologie, économie, droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Journées du Cancéropôle GSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de périnatalité et leurs effets depuis 1972</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque de la Société d'histoire de la naissance " Accueillir le nouveau-né d'hier à aujourd'hui "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sablé sur Sarthe, France. pp.343-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Social Recognition of a Medical Innovation: the case of Interventional Radiology in Oncology</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des stratégies de légitimation et de la valorisation de la radiologie interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léo Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, SIRIC Marseille; Cancéropôle PACA; Équipe CANBIOS du SESSTIM, Oct 2017, Marseille, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVème congrès de l’ALASS "Les maladies chroniques: un enjeu pour les systèmes de santé, un enjeu de société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé; Université de Rennes 1; EHESP, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implémentation d’une innovation médicale et gestion de l’incertain : le cas de la radiologie interventionnelle en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Congrès de l’AISLF "Penser l’incertain" CR 29 : Sociologie de la science et de l'innovation technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le monde, May 2017, Pessac, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance de la radiologie interventionnelle en oncologie. Premiers éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60èmes Journées Françaises de Radiologie Diagnostique et Interventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Radiologie, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d’histoire de la naissance, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle : histoire d'une innovation technique et enjeux d'une reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Cancéropole Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues en langue française, Jul 2016, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : les impacts socio-professionnels d’une innovation socio-technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Anthropologie, innovations techniques et dynamiques sociales dans le domaine de la santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMADES, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...1492 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703630v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-03675132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6244,51 +6244,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démédicaliser la naissance : une biologisation d’un fait social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomes da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6432,880 +6432,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apaiser ses souffrances morales quand on a un cancer et d’autres maladies chroniques : l’agencéité des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Tantchou; Frédérique Louveau; Marc-Éric Gruénais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être au nord et au sud : explorations. Acte du colloque international « Bien-être au Nord et au Sud : explorations, contradictions, pouvoir et pratiques », LAM - Les Afriques dans le monde; LASPAD - Laboratoire d'analyse des sociétés et pouvoirs Afrique - Diasporas, 22-25 octobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Academia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-141, 2022, Investigations d'anthropologie prospective, 978-2-8061-0631-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03640221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Élargissement des compétences des sages‑femmes et reconfiguration des frontières professionnelles dans le champ du dépistage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Denise, Sophie Divay, Marie Dos Santos, Cécile Fournier, Lucile Girard, Aymeric Luneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRDES</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-288, 2022, 978-2-87812-578-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03719782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...64 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-141, 2022, Investigations d'anthropologie prospective, 978-2-8061-0631-5</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment être un homme sage-femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Frouard, Catherine Halpern (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé : une science humaine. Nouvelle édition revue et augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Sciences Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-98, 2021, Ouvrages de synthèse, 978-2-36106-639-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">La santé : une science humaine. Nouvelle édition revue et augmentée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Obrillant Damus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie de l'accouchement à domicile. Les mères, les matrones et les sages-hommes traditionnels d'Haïti prennent la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-98, 2021, Ouvrages de synthèse, 978-2-36106-639-0</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-13, 2021, Espace, territoires et sociétés, 9791095177173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Anthropologie de l'accouchement à domicile. Les mères, les matrones et les sages-hommes traditionnels d'Haïti prennent la parole</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03894530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover aux frontières : reconfigurations de la profession de radiologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements [Colloque international "Anthropologie, innovations techniques et dynamiques sociales dans le domaine de la santé", Brest, 10-12 mai 2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-76, 2018, Le sens social, 978-2-7535-6633-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.149777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements [Colloque international "Anthropologie, innovations techniques et dynamiques sociales dans le domaine de la santé", Brest, 10-12 mai 2012]</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est-on en 2015 de la reconnaissance de l'accouchement à la maison comme pratique alternative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-France Morel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître à la maison : d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.149777⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-385, 2016, 1001 BB, 978-2-7492-5171-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.morel.2016.01.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Où en est-on en 2015 de la reconnaissance de l'accouchement à la maison comme pratique alternative ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02096110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accouchement à domicile comme pratique alternative en 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Morel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naître à la maison : d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-320, 2016, 1001 bb, 978-2-7492-5171-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.morel.2016.01.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé : du public à l'intime. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasia Meidani; Emilie Legrand; Béatrice Jacques (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'École des hautes études en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Recherche, santé, social, 978-2-8109-0336-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle pratique de l'accouchement à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Battin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Glyphe, pp.143-152, 2015, Société, histoire et médecine, 978-2-35815-155-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182340v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-02129239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la presse de vulgarisation dans les comportements féminins</w:t>
               </w:r>
@@ -7606,51 +7606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Galvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danquechin Dorval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2023.101608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217322000221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2021.03.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.053.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Purgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.122.0052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.762.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes da Cunha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulois-Griot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Palussiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Parvu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45846" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante_fr_786.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/anthropologie-de-l-accouchement-a-domicile--9791095177173-page-11.htm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4572" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3861/naitre-a-la-maison-1001-bb-ndeg147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Galvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danquechin Dorval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2023.101608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217322000221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2021.03.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.053.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Purgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.122.0052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.762.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes da Cunha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulois-Griot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Palussiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Parvu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45846" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante_fr_786.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/anthropologie-de-l-accouchement-a-domicile--9791095177173-page-11.htm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4572" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3861/naitre-a-la-maison-1001-bb-ndeg147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>