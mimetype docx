--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -788,1133 +788,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Pouchelle (Marie-Christine), Essais d’anthropologie hospitalière. 3−Voyage en pays de chirurgie. Paris, Seli Arslan, 2019, 177 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (3), pp.465-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Je me contenterais bien d’une seule maladie » : penser et vivre son cancer en contexte polypathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.6216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.6216⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02854057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fare la differenza nella prevenzione del cancro al collo dell'utero: il ruolo dell’ostetrica in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sistema salute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (1), pp.45-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de lecture : Pouchelle (Marie-Christine), Essais d’anthropologie hospitalière. 3−Voyage en pays de chirurgie. Paris, Seli Arslan, 2019, 177 p.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02940544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment être un homme sage-femme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Soigner, une science humaine, 53, pp.32-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gdsh.053.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des familles « sous surveillance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gestion familiale des problèmes de santé, 28, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01731632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Henri Bergeron et Patrick Castel, Sociologie politique de la santé, Paris, Presses universitaires de France, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 61 (3), pp.465-468</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.690-693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard, Le Métier de mère, Paris, La Dispute, coll. Corps santé société, 2010, 221 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.198-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.014.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gdsh.053.0011⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01726296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation de l'information médiatique au sujet de la prévention et du dépistage des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanique Mael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Santé à la une, 23 (2), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.023.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Gestion familiale des problèmes de santé, 28, pp.[en ligne]</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendere le disuguaglianze sociali di salute : Donne in gravidanza in condizioni di precariet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambio. Rivista sulle Trasformazioni Sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00964997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée des hommes dans le métier de sage-femme : faire sa place dans un monde professionnel &amp;quot;ultraféminisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2-3, pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.122.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.014.0198⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cours de préparation à la naissance comme espace de ségrégation sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.762.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.023.0151⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la politique du dépistage organisé du cancer du sein sur l'expérience du travail mammographique des radiologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Penchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le métier de médecin, 2-3 (2), pp.210-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.112.0210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (6), pp.249-260</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial : Les professionnels de santé : entre institutions et usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les professionnels de santé : entre institutions et usagers, 33, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...198 lines deleted...]
-                <w:t xml:space="preserve">Editorial : Les professionnels de santé : entre institutions et usagers</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00597382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(A partir du moment où) il y a quelque chose d'anormal [...] on n'est plus maître de soi, c'est à eux de décider &amp;quot;. L’expérience des femmes dans le cas du dépistage du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Penchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Les professionnels de santé: entre instution et usages, 33, pp.215-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2340,50 +2340,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03853056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le radiologue soigne : reconfigurations des frontières d'une spécialité. La radiologie interventionnelle depuis les années 50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Imagerie médicale, XIXe-XXIe siècle Recherche, industrie et santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l’histoire de l’Inserm, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05520472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du patient co‑chercheur : enjeux, définitions et perspectives d'un comité de patients/aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIe CALASS : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé (ALASS), Sep 2022, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03800406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail émotionnel des patient∙e∙s partenaires en cancérologie : une ressource pour la démocratie sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2392,3664 +2543,3513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Risques et ressources du travail émotionnel : actualités, enjeux pour la prévention, perspectives théoriques et méthodologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Comité pour l’histoire de l’Inserm, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rôles de l’intime et de l’intimité dans la mise au monde : comment privatiser l’espace publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Intimité(s) », Le projet Birth(ing) Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Nov 2021, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé (ALASS), Sep 2022, Barcelone, Espagne</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05520523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise citoyenne en santé : quelle reconnaissance pour les patients-experts et co-chercheurs en cancérologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Patients experts, patients partenaires : quels dispositifs de participation en santé ?, 4e session : Participation citoyenne et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, le SIRIC CURAMUS et l’Université des Patients, Mar 2021, Événement en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Nov 2021, Visio, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans un nouveau territoire et devenir légitime : le cas des sages-femmes dans la prévention du cancer du col de l’utérus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études RT1-RT19, Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, le SIRIC CURAMUS et l’Université des Patients, Mar 2021, Événement en ligne, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02396558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences obstétricales : émergence et éléments d'appropriation d'une nouvelle 'notion' chez les parturientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Violences obstétricales, enjeux épidémiologiques et controverses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ined-UR14; DemoSud, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02444241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire des pratiques obstétricales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de l'ANESF - Femmes et Sages-Femmes : Secrets d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANESF - Faculté de médecine, Jul 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologisation ou renaturalisation : des approches réellement différentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomes da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Master Soins, éthique et santé et de la Société d'histoire de la naissance « La main ou l’outil », Sens et techniques autour de la naissance d’hier à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Station Ausone, Mollat, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02434077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques d'accouchement routinisées aux violences obstétricales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès international du GIS Institut du genre « Genre et émancipation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02295199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre son cancer en contexte polypathologique : des catégorisations et hiérarchisations des maladies peu partagées entre soignants et patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l’AFS « Classer, déclasser, reclasser », RT 19 : Santé, médecine, maladie et handicap, Session 5 : Résistances aux processus de classification : entre problèmes éthiques et enjeux épistémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02562490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Mar 2019, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher à en finir avec ses souffrances morales quand on a un cancer et d’autres maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Bien-être au Nord et au Sud : explorations, contradictions, pouvoir et pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAM - Les Afriques dans le monde; LASPAD - Laboratoire d'analyse des sociétés et pouvoirs Afrique - Diasporas, Oct 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ined-UR14; DemoSud, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02565034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations du métier de sage-femme et reconfigurations des frontières professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100e anniversaire de l'Association luxembourgeoise des sages-femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALSF, Nov 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un programme de recherche intégré et pluridisciplinaire en SHS sur une innovation, la radiologie interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Journées du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02372683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démédicaliser la naissance : une biologisation d’un fait social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Biologiser les faits sociaux : la ‘biologie’ comme justification des discours et des pratiques. Atelier 5. (Dé)biologiser la naissance : questionner les normes de maternité selon la classe et la race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02292784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans le champ de la prévention du cancer (pour toutes les femmes) : un nouvel enjeu de reconnaissance pour les sages-femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de la Société d’histoire de la naissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Bluets, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02507374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et vivre son cancer en contexte polypathologique - vulnérabilités biologiques et dimensions sociales de l’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ANESF - Faculté de médecine, Jul 2019, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude - L’expérience de la maladie chronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO; MSH, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02371833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reconfigurations du métier de sage-femme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe Congrès de l’Association Latine pour l’Analyse des Systèmes de Santé (ALASS) « L’innovation et les systèmes de santé », panel : le professioni in sanità : Italia e Francia a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin, Sep 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02295299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découper des organes ou le travail de routine de l’anatomopathologiste : gestion du dégoût par les professionnels et par le chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’axe identifications "Les émotions en Sciences Sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, May 2017, Université de Bordeaux, campus Victoire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un activisme thérapeutique des patients atteints de cancer est-il possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie », RT 19 : Santé, Médecine, Maladie et Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02564979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Recognition of a Medical Innovation: the case of Interventional Radiology in Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Palussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale : Recherches en Sciences Humaines et Sociales : la question du transfert aux pratiques médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIRIC Marseille; Cancéropôle PACA; Équipe CANBIOS du SESSTIM, Oct 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accouchement naturel ou mise au monde protocolisée : est-il possible de choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Genre et santé 2016-2017, séance 8 : Genre, reproduction et santé génésique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le monde, May 2017, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Choisir et vivre son traitement contre le cancer quand on est âgé et polypathologique”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02429486v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Bien-être au Nord et au Sud : explorations, contradictions, pouvoir et pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAM - Les Afriques dans le monde; LASPAD - Laboratoire d'analyse des sociétés et pouvoirs Afrique - Diasporas, Oct 2019, Pessac, France</w:t>
+              <w:t xml:space="preserve">13ème journées Cancéropôle - Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ALSF, Nov 2019, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des éducateurs en périnatalité : un nouveau métier pour repenser la naissance en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de la Société d’histoire de la naissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire de la naissance, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation en génomique : conséquences sur les métiers et la prise en charge des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF « Sociétés en mouvement, sociologie en changement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues en langue française, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts des innovations scientifiques en génomique sur les espaces professionnels et la prise en charge des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIRIC BRIO; Institut Européen de Chimie et de Biologie, Nov 2016, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02564858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Les sciences humaines et sociales, vecteurs d’innovation en cancérologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Bergonié, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes face aux risques chimiques reprotoxiques dans l’univers professionnel : une question de genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Granaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genre et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Chatelet; INSERM, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gomes</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Nov 2018, Lyon, France</w:t>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité de pilotage INCa 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir des catégories de la figure du pauvre : réflexions méthodologiques à partir d’une enquête réalisée auprès de femmes enceintes en situation de précarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès des associations francophones de Science Politique "Discipline(s) et interdiscipline(s)" ST 37 : Saisir les politiques sociales par leurs acteurs. Les articulations entre entretiens de recherche, observation participante et intervention sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associations francophones de science politique, Feb 2015, Université de Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01152585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau &amp;quot;métier&amp;quot; pour dé-médicaliser la prise en charge de la naissance en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Parvu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVI Congresso dell’ALASS “Tecnologie e salute” Sessione 35: Tema: Medicalizzazione del percorso nascita e nuove tecnologie. Quale ruolo per la professione ostetrica?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association latine pour l'analyse des systèmes de santé; Université polytechnique d'Ancône, Sep 2015, Ancône, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01229434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience de la technique et relations médecin-patient en radiologie interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées françaises de radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut National du Cancer (INCa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux soins de parturientes en situation de précarité : recours aux institutions et normes de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genre et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Chatelet; INSERM, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d'une innovation médicale et de sa reconnaissance sociale. Approche comparée France / Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Conférence biennale de la CSSH-SCSS (Canadian Society for the Sociology of Health / Société Canadienne de Sociologie de la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance de la radiologie interventionnelle : un travail de recherche interdisciplinaire (sociologie, économie, droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, La Grande Motte, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Journées du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d'une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02372683v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Les Bluets, Sep 2018, Paris, France</w:t>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité de pilotage Institut national du cancer (INCa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO; MSH, Oct 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance de la radiologie interventionnelle : un travail de recherche interdisciplinaire (sociologie, économie, droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Journées du Cancéropôle GSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin, Sep 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de périnatalité et leurs effets depuis 1972</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque de la Société d'histoire de la naissance " Accueillir le nouveau-né d'hier à aujourd'hui "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sablé sur Sarthe, France. pp.343-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, May 2017, Université de Bordeaux, campus Victoire, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des stratégies de légitimation et de la valorisation de la radiologie interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVème congrès de l’ALASS "Les maladies chroniques: un enjeu pour les systèmes de santé, un enjeu de société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé; Université de Rennes 1; EHESP, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implémentation d’une innovation médicale et gestion de l’incertain : le cas de la radiologie interventionnelle en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Congrès de l’AISLF "Penser l’incertain" CR 29 : Sociologie de la science et de l'innovation technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2012, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance de la radiologie interventionnelle en oncologie. Premiers éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Palussiere</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, SIRIC Marseille; Cancéropôle PACA; Équipe CANBIOS du SESSTIM, Oct 2017, Marseille, France</w:t>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60èmes Journées Françaises de Radiologie Diagnostique et Interventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Radiologie, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle : histoire d'une innovation technique et enjeux d'une reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Cancéropole Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...786 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : les impacts socio-professionnels d’une innovation socio-technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...1246 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Anthropologie, innovations techniques et dynamiques sociales dans le domaine de la santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMADES, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6119,51 +6119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
@@ -6244,51 +6244,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démédicaliser la naissance : une biologisation d’un fait social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomes da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6808,64 +6808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover aux frontières : reconfigurations de la profession de radiologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements [Colloque international "Anthropologie, innovations techniques et dynamiques sociales dans le domaine de la santé", Brest, 10-12 mai 2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7100,70 +7100,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelle pratique de l'accouchement à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Battin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Glyphe, pp.143-152, 2015, Société, histoire et médecine, 978-2-35815-155-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La santé : du public à l'intime. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,130 +7255,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'École des hautes études en santé publique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Recherche, santé, social, 978-2-8109-0336-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129239v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la presse de vulgarisation dans les comportements féminins</w:t>
               </w:r>
@@ -7606,51 +7606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Galvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danquechin Dorval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2023.101608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217322000221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2021.03.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.053.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Purgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.122.0052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.762.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes da Cunha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulois-Griot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Palussiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Parvu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45846" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante_fr_786.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/anthropologie-de-l-accouchement-a-domicile--9791095177173-page-11.htm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4572" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3861/naitre-a-la-maison-1001-bb-ndeg147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Galvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danquechin Dorval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2023.101608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217322000221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2021.03.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.053.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Purgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.122.0052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.762.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes da Cunha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulois-Griot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Palussiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229434v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Parvu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45846" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante_fr_786.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/anthropologie-de-l-accouchement-a-domicile--9791095177173-page-11.htm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4572" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3861/naitre-a-la-maison-1001-bb-ndeg147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>