--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -788,191 +788,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Je me contenterais bien d’une seule maladie » : penser et vivre son cancer en contexte polypathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.6216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02854057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : Pouchelle (Marie-Christine), Essais d’anthropologie hospitalière. 3−Voyage en pays de chirurgie. Paris, Seli Arslan, 2019, 177 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (3), pp.465-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190805v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02854057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fare la differenza nella prevenzione del cancro al collo dell'utero: il ruolo dell’ostetrica in Francia</w:t>
               </w:r>
@@ -2340,112 +2340,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03853056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail émotionnel des patient∙e∙s partenaires en cancérologie : une ressource pour la démocratie sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Risques et ressources du travail émotionnel : actualités, enjeux pour la prévention, perspectives théoriques et méthodologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le radiologue soigne : reconfigurations des frontières d'une spécialité. La radiologie interventionnelle depuis les années 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Imagerie médicale, XIXe-XXIe siècle Recherche, industrie et santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité pour l’histoire de l’Inserm, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05520472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du patient co‑chercheur : enjeux, définitions et perspectives d'un comité de patients/aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2461,3021 +2543,2939 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe CALASS : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association latine pour l’analyse des systèmes de santé (ALASS), Sep 2022, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, GIS GESTES, INRS, Centre Max Weber, Université Lumière Lyon2, May 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rôles de l’intime et de l’intimité dans la mise au monde : comment privatiser l’espace publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Intimité(s) », Le projet Birth(ing) Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Nov 2021, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, Nov 2021, Visio, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05520523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise citoyenne en santé : quelle reconnaissance pour les patients-experts et co-chercheurs en cancérologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Patients experts, patients partenaires : quels dispositifs de participation en santé ?, 4e session : Participation citoyenne et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, le SIRIC CURAMUS et l’Université des Patients, Mar 2021, Événement en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, le SIRIC CURAMUS et l’Université des Patients, Mar 2021, Événement en ligne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire des pratiques obstétricales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de l'ANESF - Femmes et Sages-Femmes : Secrets d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANESF - Faculté de médecine, Jul 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biologisation ou renaturalisation : des approches réellement différentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomes da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Master Soins, éthique et santé et de la Société d'histoire de la naissance « La main ou l’outil », Sens et techniques autour de la naissance d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Station Ausone, Mollat, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques d'accouchement routinisées aux violences obstétricales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e congrès international du GIS Institut du genre « Genre et émancipation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02295199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre son cancer en contexte polypathologique : des catégorisations et hiérarchisations des maladies peu partagées entre soignants et patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Congrès de l’AFS « Classer, déclasser, reclasser », RT 19 : Santé, médecine, maladie et handicap, Session 5 : Résistances aux processus de classification : entre problèmes éthiques et enjeux épistémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02562490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer dans un nouveau territoire et devenir légitime : le cas des sages-femmes dans la prévention du cancer du col de l’utérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études RT1-RT19, Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie (AFS), Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02396558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences obstétricales : émergence et éléments d'appropriation d'une nouvelle 'notion' chez les parturientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale « Violences obstétricales, enjeux épidémiologiques et controverses »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ined-UR14; DemoSud, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02444241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, ANESF - Faculté de médecine, Jul 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher à en finir avec ses souffrances morales quand on a un cancer et d’autres maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Bien-être au Nord et au Sud : explorations, contradictions, pouvoir et pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAM - Les Afriques dans le monde; LASPAD - Laboratoire d'analyse des sociétés et pouvoirs Afrique - Diasporas, Oct 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Station Ausone, Mollat, Nov 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02565034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations du métier de sage-femme et reconfigurations des frontières professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100e anniversaire de l'Association luxembourgeoise des sages-femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALSF, Nov 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un programme de recherche intégré et pluridisciplinaire en SHS sur une innovation, la radiologie interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Journées du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02372683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démédicaliser la naissance : une biologisation d’un fait social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Biologiser les faits sociaux : la ‘biologie’ comme justification des discours et des pratiques. Atelier 5. (Dé)biologiser la naissance : questionner les normes de maternité selon la classe et la race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02292784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans le champ de la prévention du cancer (pour toutes les femmes) : un nouvel enjeu de reconnaissance pour les sages-femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de la Société d’histoire de la naissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Bluets, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02507374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et vivre son cancer en contexte polypathologique - vulnérabilités biologiques et dimensions sociales de l’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude - L’expérience de la maladie chronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO; MSH, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02371833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reconfigurations du métier de sage-femme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe Congrès de l’Association Latine pour l’Analyse des Systèmes de Santé (ALASS) « L’innovation et les systèmes de santé », panel : le professioni in sanità : Italia e Francia a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin, Sep 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02295299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découper des organes ou le travail de routine de l’anatomopathologiste : gestion du dégoût par les professionnels et par le chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’axe identifications "Les émotions en Sciences Sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, May 2017, Université de Bordeaux, campus Victoire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un activisme thérapeutique des patients atteints de cancer est-il possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie », RT 19 : Santé, Médecine, Maladie et Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02564979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Recognition of a Medical Innovation: the case of Interventional Radiology in Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Palussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale : Recherches en Sciences Humaines et Sociales : la question du transfert aux pratiques médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIRIC Marseille; Cancéropôle PACA; Équipe CANBIOS du SESSTIM, Oct 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Choisir et vivre son traitement contre le cancer quand on est âgé et polypathologique”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02295199v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès de l’AFS « Classer, déclasser, reclasser », RT 19 : Santé, médecine, maladie et handicap, Session 5 : Résistances aux processus de classification : entre problèmes éthiques et enjeux épistémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">13ème journées Cancéropôle - Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, LAM - Les Afriques dans le monde; LASPAD - Laboratoire d'analyse des sociétés et pouvoirs Afrique - Diasporas, Oct 2019, Pessac, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accouchement naturel ou mise au monde protocolisée : est-il possible de choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Genre et santé 2016-2017, séance 8 : Genre, reproduction et santé génésique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le monde, May 2017, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ALSF, Nov 2019, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des éducateurs en périnatalité : un nouveau métier pour repenser la naissance en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de la Société d’histoire de la naissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire de la naissance, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation en génomique : conséquences sur les métiers et la prise en charge des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’AISLF « Sociétés en mouvement, sociologie en changement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues en langue française, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts des innovations scientifiques en génomique sur les espaces professionnels et la prise en charge des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIRIC BRIO; Institut Européen de Chimie et de Biologie, Nov 2016, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02564858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Les sciences humaines et sociales, vecteurs d’innovation en cancérologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Bergonié, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes face aux risques chimiques reprotoxiques dans l’univers professionnel : une question de genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Granaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genre et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Chatelet; INSERM, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité de pilotage INCa 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir des catégories de la figure du pauvre : réflexions méthodologiques à partir d’une enquête réalisée auprès de femmes enceintes en situation de précarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès des associations francophones de Science Politique "Discipline(s) et interdiscipline(s)" ST 37 : Saisir les politiques sociales par leurs acteurs. Les articulations entre entretiens de recherche, observation participante et intervention sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associations francophones de science politique, Feb 2015, Université de Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01152585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau &amp;quot;métier&amp;quot; pour dé-médicaliser la prise en charge de la naissance en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Parvu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVI Congresso dell’ALASS “Tecnologie e salute” Sessione 35: Tema: Medicalizzazione del percorso nascita e nuove tecnologie. Quale ruolo per la professione ostetrica?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association latine pour l'analyse des systèmes de santé; Université polytechnique d'Ancône, Sep 2015, Ancône, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01229434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience de la technique et relations médecin-patient en radiologie interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées françaises de radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d’une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, La Grande Motte, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut National du Cancer (INCa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Nov 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux soins de parturientes en situation de précarité : recours aux institutions et normes de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genre et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Chatelet; INSERM, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Bluets, Sep 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance de la radiologie interventionnelle : un travail de recherche interdisciplinaire (sociologie, économie, droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Journées du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO; MSH, Oct 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d'une innovation médicale et de sa reconnaissance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité de pilotage Institut national du cancer (INCa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin, Sep 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radiologie interventionnelle en oncologie : approche pluridisciplinaire d'une innovation médicale et de sa reconnaissance sociale. Approche comparée France / Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulois-Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Purgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Conférence biennale de la CSSH-SCSS (Canadian Society for the Sociology of Health / Société Canadienne de Sociologie de la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...1505 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983763v1</w:t>
-              </w:r>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la reconnaissance de la radiologie interventionnelle : un travail de recherche interdisciplinaire (sociologie, économie, droit)</w:t>
               </w:r>
@@ -6244,51 +6244,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démédicaliser la naissance : une biologisation d’un fait social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomes da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,402 +6910,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01722982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accouchement à domicile comme pratique alternative en 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-France Morel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître à la maison : d'hier à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-320, 2016, 1001 bb, 978-2-7492-5171-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.morel.2016.01.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Où en est-on en 2015 de la reconnaissance de l'accouchement à la maison comme pratique alternative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Morel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naître à la maison : d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions érès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-385, 2016, 1001 BB, 978-2-7492-5171-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.morel.2016.01.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02096110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...61 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé : du public à l'intime. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasia Meidani; Emilie Legrand; Béatrice Jacques (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'École des hautes études en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Recherche, santé, social, 978-2-8109-0336-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle pratique de l'accouchement à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Battin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naître aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Glyphe, pp.143-152, 2015, Société, histoire et médecine, 978-2-35815-155-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182340v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-02129239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la presse de vulgarisation dans les comportements féminins</w:t>
               </w:r>
@@ -7606,51 +7606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Galvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danquechin Dorval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2023.101608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217322000221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2021.03.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.053.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Purgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.122.0052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.762.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes da Cunha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulois-Griot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Palussiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229434v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Parvu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45846" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante_fr_786.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/anthropologie-de-l-accouchement-a-domicile--9791095177173-page-11.htm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4572" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3861/naitre-a-la-maison-1001-bb-ndeg147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Galvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danquechin Dorval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2023.101608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.7774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217322000221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2021.03.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.053.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Purgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.122.0052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.762.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes da Cunha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulois-Griot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Palussiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Granaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229434v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Parvu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.meida.2015.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45846" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-sante_fr_786.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/anthropologie-de-l-accouchement-a-domicile--9791095177173-page-11.htm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4572" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3861/naitre-a-la-maison-1001-bb-ndeg147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2016.01.0365" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02129239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>