--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -860,96 +860,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04807892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'introduction du droit allemand au Japon durant l’ère Meiji</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'une réforme juridique ? Variations autour de l'exemple du droit japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GIS Asie 2017, Panel: La reformulation du droit en Chine, au Japon et en Corée à l’ère des empires (19e – 20e siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Droit japonais, droit français, quelle réforme ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698861v1</w:t>
+                <w:t xml:space="preserve">halshs-01698902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Law in French Asian Colonies: Land Law Changes in French East-Asian Colonies</w:t>
               </w:r>
@@ -998,96 +998,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'une réforme juridique ? Variations autour de l'exemple du droit japonais</w:t>
+                <w:t xml:space="preserve">L'introduction du droit allemand au Japon durant l’ère Meiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit japonais, droit français, quelle réforme ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès du GIS Asie 2017, Panel: La reformulation du droit en Chine, au Japon et en Corée à l’ère des empires (19e – 20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698902v1</w:t>
+                <w:t xml:space="preserve">halshs-01698861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure écrite et procédure orale : quelques enseignements du droit comparé</w:t>
               </w:r>
@@ -1136,165 +1136,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some New Developments of Intellectual Property Law in Japan</w:t>
+                <w:t xml:space="preserve">Civil Law Consequences of Corruption and Bribery, National Report : France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar at the K.U. Leuven, 3rd International Seminar on the Dynamics of Law and Society in Europe and Japan : Legal Reform and the Role of the Judiciary in a Comparative Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Civil Law Consequences of Corruption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00365162v1</w:t>
+                <w:t xml:space="preserve">halshs-00365147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Law Consequences of Corruption and Bribery, National Report : France</w:t>
+                <w:t xml:space="preserve">Some New Developments of Intellectual Property Law in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Law Consequences of Corruption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Brême, Germany</w:t>
+              <w:t xml:space="preserve">International Seminar at the K.U. Leuven, 3rd International Seminar on the Dynamics of Law and Society in Europe and Japan : Legal Reform and the Role of the Judiciary in a Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00365147v1</w:t>
+                <w:t xml:space="preserve">halshs-00365162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Tort Litigation and Proof of Evidence : Eligibility of proof</w:t>
               </w:r>
@@ -3024,51 +3024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C401613"/>
+    <w:nsid w:val="3D22142A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-jaluzot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8353-9754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055749119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasegawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Meiselles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845216843-225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cannarsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2005.19332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-jaluzot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8353-9754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055749119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasegawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Meiselles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845216843-225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cannarsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2005.19332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>