--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -860,165 +860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04807892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'une réforme juridique ? Variations autour de l'exemple du droit japonais</w:t>
+                <w:t xml:space="preserve">Civil Law in French Asian Colonies: Land Law Changes in French East-Asian Colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit japonais, droit français, quelle réforme ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Legal Reforms in ASEAN Emerging Economies: A Historical Perspective and the Challenges for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Social System Innovation, Kobe University; International Cooperation Department, Ministry of Justice of Japan, Oct 2017, Kôbe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698902v1</w:t>
+                <w:t xml:space="preserve">halshs-01698832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Law in French Asian Colonies: Land Law Changes in French East-Asian Colonies</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'une réforme juridique ? Variations autour de l'exemple du droit japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Reforms in ASEAN Emerging Economies: A Historical Perspective and the Challenges for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center for Social System Innovation, Kobe University; International Cooperation Department, Ministry of Justice of Japan, Oct 2017, Kôbe, Japan</w:t>
+              <w:t xml:space="preserve">Droit japonais, droit français, quelle réforme ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698832v1</w:t>
+                <w:t xml:space="preserve">halshs-01698902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction du droit allemand au Japon durant l’ère Meiji</w:t>
               </w:r>
@@ -3024,51 +3024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D22142A"/>
+    <w:nsid w:val="1D2E837A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-jaluzot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8353-9754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055749119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasegawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Meiselles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845216843-225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cannarsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2005.19332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-jaluzot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8353-9754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055749119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasegawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Meiselles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845216843-225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cannarsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2005.19332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>