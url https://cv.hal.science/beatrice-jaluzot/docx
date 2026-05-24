--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -860,165 +860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04807892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Law in French Asian Colonies: Land Law Changes in French East-Asian Colonies</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'une réforme juridique ? Variations autour de l'exemple du droit japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Reforms in ASEAN Emerging Economies: A Historical Perspective and the Challenges for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center for Social System Innovation, Kobe University; International Cooperation Department, Ministry of Justice of Japan, Oct 2017, Kôbe, Japan</w:t>
+              <w:t xml:space="preserve">Droit japonais, droit français, quelle réforme ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698832v1</w:t>
+                <w:t xml:space="preserve">halshs-01698902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'une réforme juridique ? Variations autour de l'exemple du droit japonais</w:t>
+                <w:t xml:space="preserve">Civil Law in French Asian Colonies: Land Law Changes in French East-Asian Colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit japonais, droit français, quelle réforme ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Legal Reforms in ASEAN Emerging Economies: A Historical Perspective and the Challenges for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Social System Innovation, Kobe University; International Cooperation Department, Ministry of Justice of Japan, Oct 2017, Kôbe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698902v1</w:t>
+                <w:t xml:space="preserve">halshs-01698832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction du droit allemand au Japon durant l’ère Meiji</w:t>
               </w:r>
@@ -1136,165 +1136,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Law Consequences of Corruption and Bribery, National Report : France</w:t>
+                <w:t xml:space="preserve">Some New Developments of Intellectual Property Law in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Law Consequences of Corruption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Brême, Germany</w:t>
+              <w:t xml:space="preserve">International Seminar at the K.U. Leuven, 3rd International Seminar on the Dynamics of Law and Society in Europe and Japan : Legal Reform and the Role of the Judiciary in a Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00365147v1</w:t>
+                <w:t xml:space="preserve">halshs-00365162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some New Developments of Intellectual Property Law in Japan</w:t>
+                <w:t xml:space="preserve">Civil Law Consequences of Corruption and Bribery, National Report : France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jaluzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar at the K.U. Leuven, 3rd International Seminar on the Dynamics of Law and Society in Europe and Japan : Legal Reform and the Role of the Judiciary in a Comparative Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Civil Law Consequences of Corruption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00365162v1</w:t>
+                <w:t xml:space="preserve">halshs-00365147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Tort Litigation and Proof of Evidence : Eligibility of proof</w:t>
               </w:r>
@@ -3024,51 +3024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D2E837A"/>
+    <w:nsid w:val="F4AA5AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-jaluzot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8353-9754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055749119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasegawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Meiselles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845216843-225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cannarsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2005.19332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-jaluzot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8353-9754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055749119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van de Voorde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04807892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasegawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Meiselles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845216843-225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cannarsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2005.19332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>