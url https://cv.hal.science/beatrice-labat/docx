--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -1,3243 +1,5038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beatrice Labat </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">beatrice-labat</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-0994-8335</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">256937311</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating heparan sulfate mimetics into LbL nanofilms as extracellular matrix-like architectures to promote bone tissue regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bullier-Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Echalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 378, pp.124922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.124922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in immune mechanisms and developing immune-targeted therapies for osteoporosis: A systematic review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nisin-enriched coatings on titanium implants prevent Staphylococcus aureus biofilm formation: the Galleria mellonella model as a testing platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Alt</w:t>
+                <w:t xml:space="preserve">M Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gk Mannala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mendelsohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roupie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2025.107835⟩</w:t>
+              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22203/eCM.v051a08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548573v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin-enriched coatings on titanium implants prevent Staphylococcus aureus biofilm formation: the Galleria mellonella model as a testing platform</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in immune mechanisms and developing immune-targeted therapies for osteoporosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Roupie</w:t>
+                <w:t xml:space="preserve">Ranyang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pui Yan Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22203/eCM.v051a08⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, pp.107835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2025.107835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548575v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implants coating strategies for antibacterial treatment in fracture and defect models: A systematic review of animal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoqi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedic Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.24-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jot.2023.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyvalent incorporation of anionic β-cyclodextrin polymers into layer-by-layer coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pédehontaa-Hiaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 664, pp.131154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Osteoblasts or Quiescent Bone Lining Cells? Preosteoblasts Fate Orchestrated by Curvature and Stiffness of an In Vitro 2.5D Biomimetic Culture System</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methacrylated cellulose nanocrystals as fillers for the development of photo-crosslinkable cytocompatible biosourced formulations targeting 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Echalard</w:t>
+                <w:t xml:space="preserve">Lénaïc Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Pradalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nonglaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202302222⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), pp.6009-6024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548579v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Impact of Surfactants on Colloidal Stability and Antibacterial Properties of Biogenic Silver Nanoparticle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Osteoblasts or Quiescent Bone Lining Cells? Preosteoblasts Fate Orchestrated by Curvature and Stiffness of an In Vitro 2.5D Biomimetic Culture System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+                <w:t xml:space="preserve">Hélène Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Vidović</w:t>
+                <w:t xml:space="preserve">Loïc Moubri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Abou-Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Echalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12668-023-01197-9⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202302222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548583v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic matrix for the study of neuroblastoma cells: A promising combination of stiffness and retinoic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Atmani</w:t>
+                <w:t xml:space="preserve">Long-Term Impact of Surfactants on Colloidal Stability and Antibacterial Properties of Biogenic Silver Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Nabgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Brik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Agayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Vidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioNanoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.2006-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12668-023-01197-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.08.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05548590v1</w:t>
+                <w:t xml:space="preserve">hal-05548583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-functional antibacterial and osteogenic nisin-based layer-by-layer coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Biomimetic matrix for the study of neuroblastoma cells: A promising combination of stiffness and retinoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112479⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.383-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548585v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin-based antibacterial and antiadhesive layer-by-layer coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Microgels Based on Carboxymethylpullulan Grafted with Ferulic Acid Obtained by Enzymatic Crosslinking in Emulsion for Drug Delivery Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Ladam</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecerf Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112121⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.2100165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202100165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548587v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronan‐based hydrogels as versatile tumor‐like models: Tunable ECM and stiffness with genipin‐crosslinking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dual-functional antibacterial and osteogenic nisin-based layer-by-layer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roupie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Echalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36899⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.112479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524604v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic hydrogel by enzymatic crosslinking of pullulan grafted with ferulic acid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nisin-based antibacterial and antiadhesive layer-by-layer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roupie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116967⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.112121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926023v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant properties and bioactivity of Carboxymethylpullulan grafted with ferulic acid and of their hydrogels obtained by enzymatic reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Hyaluronan‐based hydrogels as versatile tumor‐like models: Tunable ECM and stiffness with genipin‐crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnesœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (5), pp.1256-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866359v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxymethylpullulan Grafted with Aminoguaiacol : Synthesis, Characterization, and Assessment of Antibacterial and Antioxidant Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Biomimetic hydrogel by enzymatic crosslinking of pullulan grafted with ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahdi Hadrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00899⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.116967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328164v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic influence of topomimetic and chondroitin sulfate-based treatments on osteogenic potential of Ti-6Al-4V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Antioxidant properties and bioactivity of Carboxymethylpullulan grafted with ferulic acid and of their hydrogels obtained by enzymatic reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Bertolini-Forno</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.35732⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.21 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337247v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genipin-Cross-Linked Layer-by-Layer Assemblies: Biocompatible Microenvironments To Direct Bone Cell Fate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Synergistic influence of topomimetic and chondroitin sulfate-based treatments on osteogenic potential of Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lembré</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bertolini-Forno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm401866w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (8), pp.1988-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.35732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337232v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic layer-by-layer templates for calcium phosphate biomineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Labat</w:t>
+                <w:t xml:space="preserve">Genipin-Cross-Linked Layer-by-Layer Assemblies: Biocompatible Microenvironments To Direct Bone Cell Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pauthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lembré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.05.035⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.1602-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401866w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02337212v1</w:t>
+                <w:t xml:space="preserve">hal-02337232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-chemical control of cell behaviour by elastomer templates coated with biomimetic Layer-by-Layer nanofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vannier</w:t>
+                <w:t xml:space="preserve">Biomimetic layer-by-layer templates for calcium phosphate biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm25614b⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.3419-3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337226v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic layer-by-layer templates for calcium phosphate biomineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Labat</w:t>
+                <w:t xml:space="preserve">Mechano-chemical control of cell behaviour by elastomer templates coated with biomimetic Layer-by-Layer nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Masson Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.05.035⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (32), pp.8327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm25614b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930810v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Triggered Instant Disassembly of Biomimetic Layer-by-Layer Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic layer-by-layer templates for calcium phosphate biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+                <w:t xml:space="preserve">F. Gaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Atmani</w:t>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2033109⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.3419 - 3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337202v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of different growth regimes coexisting within biomimetic Layer-by-Layer films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Protein-Triggered Instant Disassembly of Biomimetic Layer-by-Layer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm05800b⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (23), pp.14370-14379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2033109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337186v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone remodeling regulation under unloading conditions: numerical investigations.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of different growth regimes coexisting within biomimetic Layer-by-Layer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (19), pp.9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm05800b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00395617v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence of different growth regimes coexisting within biomimetic Layer-by-Layer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (19), pp.9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05800B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bone remodeling regulation under unloading conditions: numerical investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00395617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association of Polyacrylamide Beads to Polyethylene Terephtalate Prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Degert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Baquey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials, Artificial Cells, and Immobilization Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.553-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10731199309117657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bone remodeling regulation under unloading conditions: Numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Multi-Scale Modelling to Some Elastic, Piezoelectric and Electromagnetic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Griso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376490600864547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of alveolar macrophages to substrate mechanical and adhesive properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Féréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galiacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (6), pp.321-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cm.20130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00173038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of alveolar macrophages to substrate mechanical and adhesive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Féréol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galiacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (6), pp.321-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cm.20130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogénéisation et piézoélectricité. Aide à la conception d’un biomatériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piezomaterials for bone regeneration design—homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Miara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (11), pp.2529-2556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2005.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of γ‐alumina and hydroxyapatite coatings on the growth and metabolism of human osteoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Chamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (11), pp.1397-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.820291111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practice of a testing bench to study the effects of cyclic stretching on osteoblast–orthopaedic ceramic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chepda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurelle Jean-Luc Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (12), pp.1275-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-9612(00)00013-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new standardized parameter for the distribution of individual red blood cell deformability with the cell transit analyzer (CTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology and Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D printing of high-resolution hydrogels based on photosensitive cellulosic formulation dedicated to biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rolere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Texier-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nonglaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUPAC MACRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05249092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NANOGELS OF POLYSACCHARIDES WITH ANTIOXIDANT AND ANTIBACTERIAL ACTIVITIES FOR DRUG DELIVERY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPNOE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPNOE, Sep 2023, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associative natural systems with antibacterial and antioxidant properties based on polysaccharides and aminoguaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers and Organic Chemistry 2018 (POC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Palavas Les Flots, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3303,51 +5098,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="1E6784CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3384,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bullier-Marchandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echalard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin-Grognet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucotel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.124922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranyang Tao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yan Wong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Alt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2025.107835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rupp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gk Mannala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Walter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mendelsohn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roupie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v051a08" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqi Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jot.2023.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;dehontaa-Hiaa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khelif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moubri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Nassif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202302222" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Buchbinder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atmani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.08.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roupie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112479" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnes&#339;ur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36899" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahdi Hadrich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00899" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bertolini-Forno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35732" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bidault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lembr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401866w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelkebir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.05.035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWJWH4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Masson Masson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vannier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25614b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2033109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05800b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baiotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zidi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.10.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGQFQG42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Fodil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galiacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MF527051-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-labat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0994-8335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256937311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bullier-Marchandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echalard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin-Grognet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucotel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.124922" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rupp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gk Mannala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Walter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mendelsohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roupie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v051a08" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranyang Tao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yan Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Alt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2025.107835" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqi Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jot.2023.12.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;dehontaa-Hiaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khelif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Soullard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pradali&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01090" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moubri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Nassif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202302222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Buchbinder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.08.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202100165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roupie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112479" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnes&#339;ur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36899" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahdi Hadrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116967" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bertolini-Forno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bidault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lembr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401866w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelkebir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.05.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWJWH4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Masson Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25614b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2033109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05800b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05800B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baiotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.10.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGQFQG42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Baquey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199309117657" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Griso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#193;vila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossavit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490600864547" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173038v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Fodil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galiacy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20130" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MF527051-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rohan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQC6RZHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.820291111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG3XTRZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chepda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(00)00013-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTC02H8G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05249092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Buret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>