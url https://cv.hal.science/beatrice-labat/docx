--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -328,4711 +328,6002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin-enriched coatings on titanium implants prevent Staphylococcus aureus biofilm formation: the Galleria mellonella model as a testing platform</w:t>
+                <w:t xml:space="preserve">Differential impact of ultraviolet A, B, and C radiation, actor of polluted environment, on the resilience and physiological adaptation of Pseudomonas fluorescens MFAF76a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rupp</w:t>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gk Mannala</w:t>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Walter</w:t>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mendelsohn</w:t>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Roupie</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, EES-26-1685</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548575v1</w:t>
+                <w:t xml:space="preserve">hal-05620969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in immune mechanisms and developing immune-targeted therapies for osteoporosis: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catecholamines modulate Pathogen-Probiotic-Host interactions: Insights from Pseudomonas aeruginosa and Pediococcus pentosaceus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranyang Tao</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoran Liu</w:t>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pui Yan Wong</w:t>
+                <w:t xml:space="preserve">Salomé Lecoutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Volker Alt</w:t>
+                <w:t xml:space="preserve">P Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548573v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implants coating strategies for antibacterial treatment in fracture and defect models: A systematic review of animal studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nisin-enriched coatings on titanium implants prevent Staphylococcus aureus biofilm formation: the Galleria mellonella model as a testing platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gk Mannala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baoqi Li</w:t>
+                <w:t xml:space="preserve">N Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thebault</w:t>
+                <w:t xml:space="preserve">D Mendelsohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Labat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Volker Alt</w:t>
+                <w:t xml:space="preserve">C Roupie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jot.2023.12.006⟩</w:t>
+              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22203/eCM.v051a08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548578v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvalent incorporation of anionic β-cyclodextrin polymers into layer-by-layer coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in immune mechanisms and developing immune-targeted therapies for osteoporosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranyang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pédehontaa-Hiaa</w:t>
+                <w:t xml:space="preserve">Chaoran Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+                <w:t xml:space="preserve">Pui Yan Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Khelif</w:t>
+                <w:t xml:space="preserve">Tao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Labat</w:t>
+                <w:t xml:space="preserve">Volker Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 664, pp.131154. </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, pp.107835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2025.107835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548584v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methacrylated cellulose nanocrystals as fillers for the development of photo-crosslinkable cytocompatible biosourced formulations targeting 3D printing</w:t>
+                <w:t xml:space="preserve">Implants coating strategies for antibacterial treatment in fracture and defect models: A systematic review of animal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Soullard</w:t>
+                <w:t xml:space="preserve">Baoqi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Pradalié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nonglaton</w:t>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jot.2023.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693414v1</w:t>
+                <w:t xml:space="preserve">hal-05548578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Osteoblasts or Quiescent Bone Lining Cells? Preosteoblasts Fate Orchestrated by Curvature and Stiffness of an In Vitro 2.5D Biomimetic Culture System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Term Impact of Surfactants on Colloidal Stability and Antibacterial Properties of Biogenic Silver Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Nabgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ozanne</w:t>
+                <w:t xml:space="preserve">Abdelmalik Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Moubri</w:t>
+                <w:t xml:space="preserve">Khalid Agayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Abou-Nassif</w:t>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thoumire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Echalard</w:t>
+                <w:t xml:space="preserve">Elvira Vidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202302222⟩</w:t>
+              <w:t xml:space="preserve">BioNanoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.2006-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12668-023-01197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548579v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Impact of Surfactants on Colloidal Stability and Antibacterial Properties of Biogenic Silver Nanoparticle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyvalent incorporation of anionic β-cyclodextrin polymers into layer-by-layer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pédehontaa-Hiaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Nabgui</w:t>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalik Brik</w:t>
+                <w:t xml:space="preserve">Rim Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Agayr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elvira Vidović</w:t>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12668-023-01197-9⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 664, pp.131154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548583v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic matrix for the study of neuroblastoma cells: A promising combination of stiffness and retinoic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Methacrylated cellulose nanocrystals as fillers for the development of photo-crosslinkable cytocompatible biosourced formulations targeting 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Pradalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Ladam</w:t>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Atmani</w:t>
+                <w:t xml:space="preserve">Guillaume Nonglaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135, pp.383-392. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), pp.6009-6024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548590v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgels Based on Carboxymethylpullulan Grafted with Ferulic Acid Obtained by Enzymatic Crosslinking in Emulsion for Drug Delivery Systems</w:t>
+                <w:t xml:space="preserve">Active Osteoblasts or Quiescent Bone Lining Cells? Preosteoblasts Fate Orchestrated by Curvature and Stiffness of an In Vitro 2.5D Biomimetic Culture System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dulong</w:t>
+                <w:t xml:space="preserve">Hélène Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Labat</w:t>
+                <w:t xml:space="preserve">Loïc Moubri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Picton</w:t>
+                <w:t xml:space="preserve">Léa Abou-Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecerf Didier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Echalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mabi.202100165⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202302222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343715v1</w:t>
+                <w:t xml:space="preserve">hal-05548579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-functional antibacterial and osteogenic nisin-based layer-by-layer coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Nisin-based antibacterial and antiadhesive layer-by-layer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roupie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ladam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112479⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.112121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548585v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin-based antibacterial and antiadhesive layer-by-layer coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Microgels Based on Carboxymethylpullulan Grafted with Ferulic Acid Obtained by Enzymatic Crosslinking in Emulsion for Drug Delivery Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Ladam</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecerf Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.2100165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202100165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05548587v1</w:t>
+                <w:t xml:space="preserve">hal-03343715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronan‐based hydrogels as versatile tumor‐like models: Tunable ECM and stiffness with genipin‐crosslinking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Biomimetic matrix for the study of neuroblastoma cells: A promising combination of stiffness and retinoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Buchbinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36899⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.383-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524604v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic hydrogel by enzymatic crosslinking of pullulan grafted with ferulic acid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dual-functional antibacterial and osteogenic nisin-based layer-by-layer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roupie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Picton</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Echalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116967⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.112479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926023v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant properties and bioactivity of Carboxymethylpullulan grafted with ferulic acid and of their hydrogels obtained by enzymatic reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Biomimetic hydrogel by enzymatic crosslinking of pullulan grafted with ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahdi Hadrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Cerf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.116967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866359v1</w:t>
+                <w:t xml:space="preserve">hal-02926023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic influence of topomimetic and chondroitin sulfate-based treatments on osteogenic potential of Ti-6Al-4V</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Hyaluronan‐based hydrogels as versatile tumor‐like models: Tunable ECM and stiffness with genipin‐crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnesœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 104 (8), pp.1988-2000. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.35732⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 108 (5), pp.1256-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337247v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genipin-Cross-Linked Layer-by-Layer Assemblies: Biocompatible Microenvironments To Direct Bone Cell Fate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bidault</w:t>
+                <w:t xml:space="preserve">Antioxidant properties and bioactivity of Carboxymethylpullulan grafted with ferulic acid and of their hydrogels obtained by enzymatic reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pauthe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm401866w⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.21 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337232v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic layer-by-layer templates for calcium phosphate biomineralization</w:t>
+                <w:t xml:space="preserve">Carboxymethylpullulan Grafted with Aminoguaiacol : Synthesis, Characterization, and Assessment of Antibacterial and Antioxidant Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abdelkebir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Labat</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (9), pp.3419-3428. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.3238-3251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.05.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02337212v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-chemical control of cell behaviour by elastomer templates coated with biomimetic Layer-by-Layer nanofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synergistic influence of topomimetic and chondroitin sulfate-based treatments on osteogenic potential of Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bertolini-Forno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thoumire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm25614b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (8), pp.1988-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.35732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337226v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic layer-by-layer templates for calcium phosphate biomineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Labat</w:t>
+                <w:t xml:space="preserve">Genipin-Cross-Linked Layer-by-Layer Assemblies: Biocompatible Microenvironments To Direct Bone Cell Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pauthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lembré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.05.035⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.1602-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401866w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930810v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Triggered Instant Disassembly of Biomimetic Layer-by-Layer Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Atmani</w:t>
+                <w:t xml:space="preserve">Biomimetic layer-by-layer templates for calcium phosphate biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2033109⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.3419 - 3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337202v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of different growth regimes coexisting within biomimetic Layer-by-Layer films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+                <w:t xml:space="preserve">Biomimetic layer-by-layer templates for calcium phosphate biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm05800b⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.3419-3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337186v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of different growth regimes coexisting within biomimetic Layer-by-Layer films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mechano-chemical control of cell behaviour by elastomer templates coated with biomimetic Layer-by-Layer nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Atmani</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Masson Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 7 (19), pp.9197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1SM05800B⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8 (32), pp.8327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm25614b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05613358v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone remodeling regulation under unloading conditions: numerical investigations.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of different growth regimes coexisting within biomimetic Layer-by-Layer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (19), pp.9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm05800b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00395617v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Polyacrylamide Beads to Polyethylene Terephtalate Prostheses</w:t>
+                <w:t xml:space="preserve">Evidence of different growth regimes coexisting within biomimetic Layer-by-Layer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Degert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials, Artificial Cells, and Immobilization Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10731199309117657⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (19), pp.9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05800B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05613289v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone remodeling regulation under unloading conditions: Numerical investigations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protein-Triggered Instant Disassembly of Biomimetic Layer-by-Layer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (23), pp.14370-14379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2033109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05613355v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Multi-Scale Modelling to Some Elastic, Piezoelectric and Electromagnetic Composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone remodeling regulation under unloading conditions: numerical investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Griso</w:t>
+                <w:t xml:space="preserve">Sébastien Baiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ávila</w:t>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bossavit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (1), pp.33-42. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (1), pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376490600864547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05613353v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00395617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of alveolar macrophages to substrate mechanical and adhesive properties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of Polyacrylamide Beads to Polyethylene Terephtalate Prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Fodil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">C. Degert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie M. Laurent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ch. Baquey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 63 (6), pp.321-40. </w:t>
+              <w:t xml:space="preserve">Biomaterials, Artificial Cells, and Immobilization Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.553-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cm.20130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/10731199309117657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00173038v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of alveolar macrophages to substrate mechanical and adhesive properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bone remodeling regulation under unloading conditions: Numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cm.20130⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05613346v1</w:t>
+                <w:t xml:space="preserve">hal-05613355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation et piézoélectricité. Aide à la conception d’un biomatériau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of Multi-Scale Modelling to Some Elastic, Piezoelectric and Electromagnetic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Griso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376490600864547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05613317v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezomaterials for bone regeneration design—homogenization approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of alveolar macrophages to substrate mechanical and adhesive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Féréol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galiacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (6), pp.321-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cm.20130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2005.05.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05613341v1</w:t>
+                <w:t xml:space="preserve">hal-05613346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of γ‐alumina and hydroxyapatite coatings on the growth and metabolism of human osteoblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of alveolar macrophages to substrate mechanical and adhesive properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Féréol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Chamson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Galiacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie M. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (11), pp.1397-1401. </w:t>
+              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (6), pp.321-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.820291111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cm.20130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05613293v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00173038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice of a testing bench to study the effects of cyclic stretching on osteoblast–orthopaedic ceramic interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Homogénéisation et piézoélectricité. Aide à la conception d’un biomatériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05613314v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Piezomaterials for bone regeneration design—homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Miara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (11), pp.2529-2556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2005.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of γ‐alumina and hydroxyapatite coatings on the growth and metabolism of human osteoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Chamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (11), pp.1397-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.820291111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practice of a testing bench to study the effects of cyclic stretching on osteoblast–orthopaedic ceramic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chepda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurelle Jean-Luc Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (12), pp.1275-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-9612(00)00013-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new standardized parameter for the distribution of individual red blood cell deformability with the cell transit analyzer (CTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05613328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of high-resolution hydrogels based on photosensitive cellulosic formulation dedicated to biomedical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nonglaton</w:t>
+                <w:t xml:space="preserve">Vers un biocapteur à détection rapide de contaminants dans l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC MACRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée de Recherche en Microbiologie en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05249092v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NANOGELS OF POLYSACCHARIDES WITH ANTIOXIDANT AND ANTIBACTERIAL ACTIVITIES FOR DRUG DELIVERY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quantification of nanoparticles and influence of the microbiota during epithelial cell translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPNOE, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">CBSA conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540397v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of microbiota on passage of nanoparticles during epithelial cell translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, evreux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D printing of high-resolution hydrogels based on photosensitive cellulosic formulation dedicated to biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rolere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Texier-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nonglaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUPAC MACRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05249092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NANOGELS OF POLYSACCHARIDES WITH ANTIOXIDANT AND ANTIBACTERIAL ACTIVITIES FOR DRUG DELIVERY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPNOE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPNOE, Sep 2023, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Associative natural systems with antibacterial and antioxidant properties based on polysaccharides and aminoguaiacol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers and Organic Chemistry 2018 (POC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of microbiota on passage of nanoparticles through the epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21èmes journées de l’école doctorale de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, ROUEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of microbiota on passage of nanoparticles through the epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l’ED NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, LE HAVRE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticles quantification with influence of microbiota across epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cosm'Ing 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, SAINT MALO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microorgansims influence the passage of nanoparticles during epitelial cell translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ième Congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, BORDEAUX, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5100,51 +6391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E6784CF"/>
+    <w:nsid w:val="3A5C5104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5331,51 +6622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-labat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0994-8335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256937311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bullier-Marchandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echalard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin-Grognet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucotel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.124922" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rupp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gk Mannala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Walter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mendelsohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roupie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v051a08" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranyang Tao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yan Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Alt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2025.107835" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqi Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jot.2023.12.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;dehontaa-Hiaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khelif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Soullard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pradali&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01090" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moubri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Nassif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202302222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Buchbinder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.08.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202100165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roupie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112479" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnes&#339;ur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36899" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahdi Hadrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116967" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bertolini-Forno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bidault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lembr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401866w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelkebir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.05.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWJWH4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Masson Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25614b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2033109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05800b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05800B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baiotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.10.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGQFQG42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Baquey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199309117657" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Griso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#193;vila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossavit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490600864547" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173038v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Fodil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galiacy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20130" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MF527051-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rohan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQC6RZHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.820291111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG3XTRZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chepda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(00)00013-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTC02H8G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05249092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Buret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-labat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0994-8335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256937311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bullier-Marchandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echalard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin-Grognet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucotel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.124922" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ababii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rupp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gk Mannala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Walter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mendelsohn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roupie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v051a08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranyang Tao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yan Wong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Alt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2025.107835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqi Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jot.2023.12.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nabgui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Brik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Agayr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Vidovi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-023-01197-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;dehontaa-Hiaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khelif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Soullard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pradali&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moubri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Nassif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202302222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roupie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Didier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202100165" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Buchbinder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atmani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.08.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahdi Hadrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116967" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnes&#339;ur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00899" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bertolini-Forno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35732" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bidault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lembr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401866w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelkebir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.05.035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWJWH4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Masson Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vannier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25614b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05800b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05800B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2033109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baiotto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.10.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGQFQG42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Baquey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10731199309117657" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Griso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#193;vila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossavit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490600864547" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Fodil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galiacy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20130" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MF527051-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rohan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.05.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQC6RZHF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Chamson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.820291111" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG3XTRZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chepda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(00)00013-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTC02H8G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613328v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ladam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svinareff Pascal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05249092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Buret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540397v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620942v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jouvin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>