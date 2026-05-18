--- v0 (2026-04-24)
+++ v1 (2026-05-18)
@@ -205,330 +205,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Le poids de vingt Atlantiques’. L’esclavage colonial dans l’œuvre de Thomas de Quincey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portrayal or Betrayal? A Few Thoughts on Milton’s Curls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122dq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/122dq⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05573465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Skin as Canvas: Tattooing and Fine Art in Edwardian Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.57613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.57613⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05574707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Gabriel Rossetti and the Bilingual Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 100 Automne, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/132qz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/132qz⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05573094v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05573458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes et Contextes</w:t>
               </w:r>
@@ -577,196 +577,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kérchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 Automne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.9493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Absolutely Wonderful! British Stories in Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/miranda.42665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573399v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05573095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The White Woman’s Burden: Ruling over the Victorian Kitchen.</w:t>
               </w:r>
@@ -3761,173 +3761,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Morris ou l'art de la béatitude séculière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures d'une Œuvre : News from Nowhere de William Morris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-51, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Inventory of the Pre-Raphaelite Virtual Museum, October 1849</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tobin, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worldwide Pre-Raphaelitism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, State University of New York Press, pp.19-43, 2004, Studies in the Long Nineteenth Century</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652926v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02652925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Painting Upon the Darkness' : les visions artistiques de Thomas De Quincey</w:t>
               </w:r>
@@ -4222,51 +4222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C89BC901"/>
+    <w:nsid w:val="D05165D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4453,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1872-0340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060832134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.57613" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132qz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K&#233;rchy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.9493" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gattazzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2020.07.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.4529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2473" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1299" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1411" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2856" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2008.1331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;gon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanfasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Patey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00967474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00967465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1872-0340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060832134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.57613" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132qz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K&#233;rchy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.9493" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gattazzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2020.07.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.4529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2473" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1299" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1411" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2856" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2008.1331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;gon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanfasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Patey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00967474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00967465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>