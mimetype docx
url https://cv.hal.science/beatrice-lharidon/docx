--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1436,408 +1436,518 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in Ancient China and Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois études historiques sur Sima Guang et le Miroir des âges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Blitstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Chaussende</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Lycas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Feldherr</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 409 p., 2025, Asie en perspective, Éric Guerassimoff; Emmanuel Poisson, 9782377012237</w:t>
+                <w:t xml:space="preserve">École pratique des hautes études</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268, 2026, Patrimoine, Patrick Henriet, 9782492861260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887607v1</w:t>
+                <w:t xml:space="preserve">halshs-05567199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meou-tseu. Dialogues pour dissiper la confusion</w:t>
+                <w:t xml:space="preserve">Lives and Power. Biographical Writing in Sima Qian’s Work and Beyond, in Ancient China and Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Espesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Belles Lettres</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 25, 2017, Bibliothèque chinoise, 978-2-251-44755-1</w:t>
+                <w:t xml:space="preserve">Christophe Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Feldherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hémisphères éditions / Maisonneuve &amp; Larose nouvelles éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 409 p., 2025, Asie en perspective, Éric Guerassimoff; Emmanuel Poisson, 9782377012237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648307v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux Discours</w:t>
+                <w:t xml:space="preserve">Meou-tseu. Dialogues pour dissiper la confusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11, 2012, Bibliothèque chinoise, 978-2-251-10012-8</w:t>
+              <w:t xml:space="preserve">, 25, 2017, Bibliothèque chinoise, 978-2-251-44755-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648327v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux Discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Feuillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2012, Bibliothèque chinoise, 978-2-251-10012-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maîtres Mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2010, Bibliothèque chinoise, 978-2-251-10001-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1847,564 +1957,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remonstrance in a Declining Empire: The Case of Chen Fan, Minister to Emperors Huan and Ling of the Eastern Han Dynasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Crone; Paul Fahr; Christian Schwermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perduring Protest?: Perspectives on the History of Remonstrance in China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V&amp;R Unipress; Bonn University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-134, 2023, 3847116517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04308768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Espesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lives and Power. Sima Qian’s Biographical Writing and Beyond, in China and Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphères, In press, Asie en perspective</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Liyun” (Evolution of Ritual), from a chapter in a Han ritual compendium to an universal sacred text: Kang Youwei’s (1857-1927) hermeneutical technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du Traité des rites ​De la canonisation du rituel à la ritualisation de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2377011136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Treatise on Economics and Its Influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographs in Tang Official Historiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.237-258, 2019, 978-3-030-18037-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-18038-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“‘Wen’ yihuo ‘su feng’ : Handai shijia dui huozhi de pinglun wenti chutan” 「蚊」抑或「素封」: 漢代史家對貨殖的評論問題初探</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shiji xue yu Shijie hanxue xubian 史記學與世界漢學續編</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tangshan, 2016, 9789863071167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Merchants in Shiji: An Interpretation in the Light of Later Debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Views from Within, Views from Beyond: Approaches to the Shiji as an Early Work of Historiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctvc771cb.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichang duo ai, ai qi ye' : Yang Xiong Fayan zhong dui Shiji de lunshu yu chuancheng. Yi Handai rujia de wenti wei li”「子長多愛，愛奇也」: 揚雄《法言》中對《史記》的論述與傳承. 以漢代儒家的問題為例</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shiji xue yu shijie hanxue lunji 史記學與世界漢學論集</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tangshan, 2011, 9789866552878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2414,130 +2524,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Patrick Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Levinovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Yiwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01924577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2547,100 +2657,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche du modèle dans les dialogues du Fayan de Yang Xiong (53 av. J.-C. – 18 apr. J.-C.) : écriture, éthique et réflexion historique à la fin des Han occidentaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Institut National des Langues et Civilisations Orientales, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02934334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2650,147 +2760,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire le chinois classique en Corée et en France&amp;quot; (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeyeol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoungyeol Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01796429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2800,374 +2910,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Yilong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Yu</w:t>
+                <w:t xml:space="preserve">Liu Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.324-325</w:t>
+              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-âge chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.299-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811416v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Ye</w:t>
+                <w:t xml:space="preserve">Liu Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-âge chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.142-145</w:t>
+              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.324-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811406v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Jun</w:t>
+                <w:t xml:space="preserve">Fan Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.299-300</w:t>
+              <w:t xml:space="preserve">, 2020, pp.142-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811410v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.330-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3177,112 +3287,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Fan Ye's History of the Later Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Fan Ye's History of the Later Han</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3429,51 +3539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2022.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201930201004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603441" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ess" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603427" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3370-dialogues-pour-dissiper-la-confusion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1904-nouveaux-discours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1811-maitres-mots" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/interdisziplinaere-geisteswissenschaft/58698/perduring-protest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvc771cb.11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick Morgan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Levinovitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yiwen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02934334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2022.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201930201004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603441" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ess" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603427" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blitstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i6doc.com/fr/book/?gcoi=28001100348500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3370-dialogues-pour-dissiper-la-confusion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1904-nouveaux-discours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1811-maitres-mots" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/interdisziplinaere-geisteswissenschaft/58698/perduring-protest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvc771cb.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick Morgan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Levinovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yiwen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02934334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>