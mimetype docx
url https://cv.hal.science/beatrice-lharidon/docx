--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2918,303 +2918,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Yilong</w:t>
+                <w:t xml:space="preserve">Liu Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.319</w:t>
+              <w:t xml:space="preserve">, 2020, pp.324-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811414v1</w:t>
+                <w:t xml:space="preserve">hal-03811416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Jun</w:t>
+                <w:t xml:space="preserve">Fan Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.299-300</w:t>
+              <w:t xml:space="preserve">, 2020, pp.142-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811410v1</w:t>
+                <w:t xml:space="preserve">hal-03811406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Yu</w:t>
+                <w:t xml:space="preserve">Liu Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.324-325</w:t>
+              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-âge chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.299-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811416v1</w:t>
+                <w:t xml:space="preserve">hal-03811410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Ye</w:t>
+                <w:t xml:space="preserve">Liu Yilong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-âge chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.142-145</w:t>
+              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811406v1</w:t>
+                <w:t xml:space="preserve">hal-03811414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Cheng</w:t>
               </w:r>
@@ -3539,51 +3539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2022.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201930201004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603441" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ess" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603427" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blitstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i6doc.com/fr/book/?gcoi=28001100348500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3370-dialogues-pour-dissiper-la-confusion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1904-nouveaux-discours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1811-maitres-mots" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/interdisziplinaere-geisteswissenschaft/58698/perduring-protest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvc771cb.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick Morgan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Levinovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yiwen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02934334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2022.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201930201004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603441" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ess" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603427" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blitstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i6doc.com/fr/book/?gcoi=28001100348500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3370-dialogues-pour-dissiper-la-confusion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1904-nouveaux-discours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1811-maitres-mots" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/interdisziplinaere-geisteswissenschaft/58698/perduring-protest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvc771cb.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick Morgan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Levinovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yiwen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02934334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>