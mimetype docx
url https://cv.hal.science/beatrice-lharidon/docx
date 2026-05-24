--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -262,274 +262,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accord et sa dimension rituelle dans le confucianisme ancien</w:t>
+                <w:t xml:space="preserve">Fan Ye and the Hou Hanshu (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Ess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquorum philosophia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19272/201930201004⟩</w:t>
+              <w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02549948.2019.1603427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502807v1</w:t>
+                <w:t xml:space="preserve">hal-02502843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Historian's Judgement and the Peers' Judgement in the “Biographical Chapter on the Proscribed Party” of the Hou Hanshu</w:t>
+                <w:t xml:space="preserve">L’accord et sa dimension rituelle dans le confucianisme ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquorum philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/201930201004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02549948.2019.1603441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02502826v1</w:t>
+                <w:t xml:space="preserve">hal-02502807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Ye and the Hou Hanshu (Introduction)</w:t>
+                <w:t xml:space="preserve">The Historian's Judgement and the Peers' Judgement in the “Biographical Chapter on the Proscribed Party” of the Hou Hanshu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans van Ess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumenta Serica - Journal of Oriental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (1), pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.127-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02549948.2019.1603427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02549948.2019.1603441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502843v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Controverse dans le Mouzi</w:t>
               </w:r>
@@ -1162,303 +1162,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ban Biao’s Essay on the Kingly Mandate (Wangming lun) and the idea of a dynastic history</w:t>
+                <w:t xml:space="preserve">Wang Mang: How to became an emperor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Gu and his Han shu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hans van Ess, LMU, Jul 2012, Münich, Germany</w:t>
+              <w:t xml:space="preserve">19th Biennal Conference of the European Association for Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EACS, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503160v1</w:t>
+                <w:t xml:space="preserve">hal-02503164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Mang: How to became an emperor?</w:t>
+                <w:t xml:space="preserve">Ban Biao’s Essay on the Kingly Mandate (Wangming lun) and the idea of a dynastic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Biennal Conference of the European Association for Chinese Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EACS, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Ban Gu and his Han shu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hans van Ess, LMU, Jul 2012, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503164v1</w:t>
+                <w:t xml:space="preserve">hal-02503160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ermite politique entre clair et obscur : les fonctionnaires manqués dans l’historiographie des deux dynasties Han</w:t>
+                <w:t xml:space="preserve">Yang Xiong yu jin/tui de wenti 揚雄與「進」、「退」的問題 (Yang Xiong and the problem of involvement versus eremitism)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Autre utile: Du bon usage de la singularité et de l'antagonisme en Chine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Lavoix, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Gyeongsang National University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Jinju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503202v1</w:t>
+                <w:t xml:space="preserve">hal-02503193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Xiong yu jin/tui de wenti 揚雄與「進」、「退」的問題 (Yang Xiong and the problem of involvement versus eremitism)</w:t>
+                <w:t xml:space="preserve">L’ermite politique entre clair et obscur : les fonctionnaires manqués dans l’historiographie des deux dynasties Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gyeongsang National University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Jinju, South Korea</w:t>
+              <w:t xml:space="preserve">L'Autre utile: Du bon usage de la singularité et de l'antagonisme en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Lavoix, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503193v1</w:t>
+                <w:t xml:space="preserve">hal-02503202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2051,182 +2051,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04308768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">The “Liyun” (Evolution of Ritual), from a chapter in a Han ritual compendium to an universal sacred text: Kang Youwei’s (1857-1927) hermeneutical technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lives and Power. Sima Qian’s Biographical Writing and Beyond, in China and Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hémisphères, In press, Asie en perspective</w:t>
+              <w:t xml:space="preserve">Autour du Traité des rites ​De la canonisation du rituel à la ritualisation de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2377011136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887597v1</w:t>
+                <w:t xml:space="preserve">hal-03811401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Liyun” (Evolution of Ritual), from a chapter in a Han ritual compendium to an universal sacred text: Kang Youwei’s (1857-1927) hermeneutical technique</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Espesset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice L'Haridon; Grégoire Espesset. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du Traité des rites ​De la canonisation du rituel à la ritualisation de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2377011136</w:t>
+              <w:t xml:space="preserve">Lives and Power. Sima Qian’s Biographical Writing and Beyond, in China and Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisphères, In press, Asie en perspective</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811401v1</w:t>
+                <w:t xml:space="preserve">hal-03887597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Treatise on Economics and Its Influences</w:t>
               </w:r>
@@ -3056,165 +3056,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Jun</w:t>
+                <w:t xml:space="preserve">Liu Yilong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-âge chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.299-300</w:t>
+              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811410v1</w:t>
+                <w:t xml:space="preserve">hal-03811414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Yilong</w:t>
+                <w:t xml:space="preserve">Liu Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-Âge chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.319</w:t>
+              <w:t xml:space="preserve">Dictionnaire biographique du Haut Moyen-âge chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.299-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811414v1</w:t>
+                <w:t xml:space="preserve">hal-03811410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Cheng</w:t>
               </w:r>
@@ -3539,51 +3539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2022.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201930201004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603441" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ess" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603427" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blitstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i6doc.com/fr/book/?gcoi=28001100348500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3370-dialogues-pour-dissiper-la-confusion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1904-nouveaux-discours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1811-maitres-mots" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/interdisziplinaere-geisteswissenschaft/58698/perduring-protest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvc771cb.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick Morgan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Levinovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yiwen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02934334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L'Haridon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202230201001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2022.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ess" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201930201004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02549948.2019.1603441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blitstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i6doc.com/fr/book/?gcoi=28001100348500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Espesset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaussende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldherr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/lives-and-power-vies-et-pouvoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/3370-dialogues-pour-dissiper-la-confusion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1904-nouveaux-discours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1811-maitres-mots" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/interdisziplinaere-geisteswissenschaft/58698/perduring-protest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18038-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvc771cb.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick Morgan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Levinovitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yiwen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02934334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>