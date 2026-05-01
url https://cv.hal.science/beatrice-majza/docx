--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -702,51 +702,51 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Guével. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amour et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.141-157, 2024, (Libre droit), 2849348309</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 141 à 157, 2024, (Libre droit), 2849348309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -775,51 +775,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuralay Baizakova; Yann Alix; Pierre Chabal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Completion of Eurasia ? Continental convergence or regional dissent in the context of « historic turns »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, New International Insights (16), Peter Lang, pp.217-227, 2023, (New International Insights/Nouveaux Regards sur l’International), 978-2-87574-778-5</w:t>
+              <w:t xml:space="preserve">, New International Insights (16), Peter Lang, p. 217 à 227, 2023, (New International Insights/Nouveaux Regards sur l’International), 978-2-87574-778-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -848,51 +848,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis actuels de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Legitech, éditeur juridique, pp.255-266, 2022, (Droit et écolomie), 978-2-919814-32-9</w:t>
+              <w:t xml:space="preserve">, 5, Legitech, éditeur juridique, p. 255 à 266, 2022, (Droit et écolomie), 978-2-919814-32-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1819,165 +1819,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de directive européenne sur l’attribution des concessions : actualité et perspectives</w:t>
+                <w:t xml:space="preserve">L'aménagement numérique du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPP Mag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.7--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681924v1</w:t>
+                <w:t xml:space="preserve">hal-04446552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement numérique du territoire</w:t>
+                <w:t xml:space="preserve">Le projet de directive européenne sur l’attribution des concessions : actualité et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.7--11</w:t>
+              <w:t xml:space="preserve">PPP Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446552v1</w:t>
+                <w:t xml:space="preserve">hal-04681924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La standardisation des contrats de partenariat : étendue et limite de l'exercice de rationalisation</w:t>
               </w:r>
@@ -2026,165 +2026,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marchés négociés des entités adjudicatrices, opérateurs de réseaux</w:t>
+                <w:t xml:space="preserve">L’offre spontanée : entre maîtrise des besoins publics et encadrement des initiatives privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 84</w:t>
+              <w:t xml:space="preserve">, 2009, 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686156v1</w:t>
+                <w:t xml:space="preserve">hal-04682231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’offre spontanée : entre maîtrise des besoins publics et encadrement des initiatives privées</w:t>
+                <w:t xml:space="preserve">Les marchés négociés des entités adjudicatrices, opérateurs de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90</w:t>
+              <w:t xml:space="preserve">, 2009, 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682231v1</w:t>
+                <w:t xml:space="preserve">hal-04686156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel contrat de partenariat pour les entités adjudicatrices ?</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CFDAB28"/>
+    <w:nsid w:val="4F80BC49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-majza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2557-481X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110806980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Majza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04449378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-majza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2557-481X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110806980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Majza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04449378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>