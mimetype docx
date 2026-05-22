--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -248,51 +248,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations européennes en schémas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ELLIPSES, 2025, (Le droit en schémas)</w:t>
+              <w:t xml:space="preserve">ELLIPSES, 2025, Le droit en schémas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -702,51 +702,51 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Guével. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amour et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, p. 141 à 157, 2024, (Libre droit), 2849348309</w:t>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 141 à 157, 2024, Libre Droit, 2849348309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -848,51 +848,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis actuels de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Legitech, éditeur juridique, p. 255 à 266, 2022, (Droit et écolomie), 978-2-919814-32-9</w:t>
+              <w:t xml:space="preserve">, 5, Legitech, éditeur juridique, p. 255 à 266, 2022, Droit et Écolomie, 978-2-919814-32-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1819,165 +1819,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement numérique du territoire</w:t>
+                <w:t xml:space="preserve">Le projet de directive européenne sur l’attribution des concessions : actualité et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.7--11</w:t>
+              <w:t xml:space="preserve">PPP Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446552v1</w:t>
+                <w:t xml:space="preserve">hal-04681924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de directive européenne sur l’attribution des concessions : actualité et perspectives</w:t>
+                <w:t xml:space="preserve">L'aménagement numérique du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPP Mag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.7--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681924v1</w:t>
+                <w:t xml:space="preserve">hal-04446552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La standardisation des contrats de partenariat : étendue et limite de l'exercice de rationalisation</w:t>
               </w:r>
@@ -2026,165 +2026,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’offre spontanée : entre maîtrise des besoins publics et encadrement des initiatives privées</w:t>
+                <w:t xml:space="preserve">Les marchés négociés des entités adjudicatrices, opérateurs de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90</w:t>
+              <w:t xml:space="preserve">, 2009, 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682231v1</w:t>
+                <w:t xml:space="preserve">hal-04686156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marchés négociés des entités adjudicatrices, opérateurs de réseaux</w:t>
+                <w:t xml:space="preserve">L’offre spontanée : entre maîtrise des besoins publics et encadrement des initiatives privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Majza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 84</w:t>
+              <w:t xml:space="preserve">, 2009, 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686156v1</w:t>
+                <w:t xml:space="preserve">hal-04682231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel contrat de partenariat pour les entités adjudicatrices ?</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F80BC49"/>
+    <w:nsid w:val="9FEC4BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-majza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2557-481X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110806980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Majza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04449378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-majza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2557-481X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110806980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Majza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04443151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04449378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>