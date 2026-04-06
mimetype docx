--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Mandon-Pépin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-mandon-pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5424-0822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Différenciation des Gonades et ses Perturbations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1198 BREED - Biologie de la Reproduction, Environnement, Epigénétique et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, UVSQ, INRAE, BREED, 78350, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partial deletion within the meiosis-specific sporulation domain SPO22 of Tex11 is not associated with infertility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0309974. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ovarian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis stage-specific sensitivity to environmental chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-exome sequencing in patients with maturation arrest: a potential additional diagnostic tool for prevention of recurrent negative testicular sperm extraction outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fortemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp. 1334-1350. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deac057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPA disrupts meiosis I in oogonia by acting on pathways including cell cycle regulation, meiosis initiation and spindle assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, p. 166-177. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2022.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic splice site poisoning and meiotic arrest caused by a homozygous frameshift mutation in RBMXL2 : A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Fortemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kazdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/and.14595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will whole-genome sequencing become the first-line genetic analysis for male infertility in the near future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowsky-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human testis-expressed (TEX) genes: a review focused on spermatogenesis and male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azoospermia and reciprocal translocations: should whole-exome sequencing be recommended?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ferlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (27), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal cannabinoid exposure alters the ovarian reserve in adult offspring of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (12), pp.4131-4141. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-020-02877-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Infertility and Genetic screening: Guidelines in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghieh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 05 (01), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/acbr.50170151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic defects in human azoospermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-019-0086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to chemicals in sewage sludge fertilizer alters liver lipid content in females and cancer marker expression in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Filis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eaton-Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauma Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris et des femmes : une ovogenèse fœtale similaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2019.0746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal ovary exhibits temporal sensitivity to a ‘real-life’ mixture of environmental chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep22279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of maternal exposure and foetal sex determine the effects of low-level chemical mixture exposure on the foetal neuroendocrine system in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (12), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal gene expression profiling during in vivo early ovarian folliculogenesis: integrated transcriptomic study and molecular signature of early follicular growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (November), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to chemical cocktails before or after conception - The effect of timing on ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J.B. C. J. Speers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol E. C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 376 (1-2), pp.156-172. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of gene expression dynamics during early ovarian folliculogenesis: specificity of follicular compartments and bi-directional dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (december), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lipid and cholesterol induce ovarian dysfunction and abnormal LH response to stimulation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-conceptional changes in maternal exposure to sewage sludge chemicals disturbs fetal thyroid gland development in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hombach-Klonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Danescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhana Begum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 367 (1-2), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2012.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian ovary differentiation - A focus on female meiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 356 (1-2), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2011.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal and post-natal exposure of sheep to sewage sludge chemicals disrupts sperm production in adulthood in a subset of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mckinnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2605.2011.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal environment and the reproductive function of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), pp.1405-1414. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a novel germ cell-specific expressed gene conserved during evolution across vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan R. Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas J. N. Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental pollutants on the reproduction and welfare of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1227-1239. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal hypothalamic and pituitary expression of gonadotrophin-releasing hormone and galanin systems is disturbed by exposure to sewage sludge chemicals via maternal ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Whitelaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (6), pp.527-533. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2010.01974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of Bone Morphogenetic Protein 1 expression and activity in sheep ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Canty-Laird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn-Aël Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Kadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (1), pp.138-146. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.109.082115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal tissue accumulation of selected endocrine disrupting compounds (EDCs) following exposure to sewage sludge-treated pastures before or after conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.1582-1593. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0em00009d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a complex cocktail of environmental endocrine-disrupting compounds disturbs the kisspeptin/GPR54 system in ovine hypothalamus and pituitary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (10), pp.1556-1562. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.0900699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalies génétiques et infertilité masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziyyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.2-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (436), 12p. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analyses of the DMC1-M200V polymorphism found in the human population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Hikiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waturu Kagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukuko Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kinebuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (12), pp.4181-4190. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic investigation of four meiotic genes in women with premature ovarian failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Kuttenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 158, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-07-0400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of bone morphogenetic protein-4 inhibitory action on progesterone secretion by ovine granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.805-817. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular aspects of female and male gonodal development in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Endocrinology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.274-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiles and chromosomal localization of genes controlling meiosis and follicular development in the sheep ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.985-995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertilité humaine : des gènes de méiose comme candidats potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wolgemuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.817-821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et infertilité humaine : &amp;quot;une approche gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wolgemuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (6), pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix regulates ovine granulosa cell survival, proliferation and steroidogenesis: relationship between cell shape and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 169, pp.347-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian gonodal differentiation : the pig model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atrésie folliculaire, un gaspillage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (7-8), pp.528-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azoospermia and reciprocal translocation : the two hits hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ferlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102ème congrès de l'Association des Morphologistes et 25èmes journées du CHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (E-meeting), France. pp.S9, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2021.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 suppression disrupts the expression of testicular long non-coding RNAs during murine spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’analyse chromosomique sur puce à ADN en cas de blocage de maturation méiotique testiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Colloque ACLF &amp; XXVIII Colloque ATC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Cytogénéticiens de Langue Française &amp; Association des Technicien(ne)s en Cytogénétique., Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors and ovine reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Byers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Aug 2014, Hokkaido, Japan. 632 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sheep foetal ovarian development after in vivo and in vitro exposure to DEHP/MEHP, PCBs (101+118) and a mixture of both</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1, un gène indispensable à la spermatogénèse et la fertilité mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro exopure to environmental doses of BPA, MEHP and PCBs results in few transcriptions alterations in the fetal sheep ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR 46. Annual Meeting, Reproductive Health : Nano to Global Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 is essential for spermatogenesis and male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Eurpean Workshop on Molecular and Cellular Endocrinology on the Testis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Sexual Medicine (ESSM). ITA.; Institut Curie. FRA., Apr 2012, Stockholm, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of environmental chemical exposure during development on the adult ovine reproductive neuroendocrine axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Neuroendocrinology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2011, Cambridge, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. S. M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol. E. C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. M. R. Ameezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation ovarienne précoce et son contrôle génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Différenciation et régulation des fonctions ovariennes : nouveaux concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.201-221, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2011021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to a complex mixture of environmentally-relevant chemicals during critical developmental windows differentially affects fetal ovarian follicles and ovarian transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol E C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the fetal ovine HPG axis is perturbed by environmental concentrations of endocrine disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G R. G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezzaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca R. Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of fetal germ cells (F2) to a complex mixture of environmentally-relevant chemicals via grand-maternal (F0) ingestion subtly affects the fetal ovarian proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja J. Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis development is perturbed by in-utero exposure to a cocktail of chemicals contained in sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Egbowon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2010 of the Society for Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sutton Bonington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of &amp;quot;real-life&amp;quot; environmental pollutant exposures on ovarian development and function in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Demondion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Milwaukee, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-utero and post-natal exposure to a complex cocktail of environmental chemicals on the ovarian proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place de l’ovaire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'étude de la fertilité (SFEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a cocktail of environmental chemicals at critical windows of fetal development: does timing matter to the fetus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2010 of the Society for Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sutton Bonington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l’ovaire chez les mammifères : une fille se crée dans le ventre de sa mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Nationales de la Fédération Française d'Etude de la Reproduction (FFER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a cocktail of environmental chemicals alters the fetal uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility 2009. The 6th biennial conference of the UK Fertility Societies: the Association of Clinical Embryologists (ACE), the British Fertility Society (BFS) and the Society for Reproduction and Fertility (SRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pollutants on the reproduction and welfare of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des polluants environnementaux sur le développement de l'ovaire chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Mammalian Folliculogenesis and oogenesis : from basic science to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Potsdam, Germany. p:18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of environmental EDC exposure on ovine pituitary KiSS-1 expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSN MEETING 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Edinburgh, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden changes in exposure to environmental chemicals perturbs ovarian development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jb Speers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2009 (Society for Reproduction and Fertility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of endocrine disrupting compounds (EDC) in adult and fetal sheep following exposure to sewage sludge-treated pastures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of early folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development by SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiles and localization of genes involved in ovarian differentiation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France. pp.Communication n° 2-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système IGF et développement folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Information Scientifique du Département de Physiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals : link with Topaz1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 251- Non coding RNA: from detection to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong exposure to sewage sludge chemicals causes proteome-wide and sex-specific disturbances in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Filis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eaton-Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Endocrinology BES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Edimbourgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioScientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Endocrine Abstracts, 38, 2015, Endocrine Abstracts 2015. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/endoabs.38.P250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: a new actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Topaz1 gene is necessary for spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du modèle murin invalidé pour le gène : TOPAZ1 (Testis and ovaryspecific PAZ domain gene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical exposure during development affects adult kisspeptin/ERα immunoexpression in the POA but not the ARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Capinalp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aberdeen, United Kingdom. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un nouveau gène, Topaz1, spécifique des cellules germinales et conservé au cours de l'évolution des Vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to DEHP and PCB congeners (101+118): Differential effects on the male and female pituitary-gonadal axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un nouveau gène exprimé dans les gonades de mammifères: TOPAZ1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-utero and post-natal exposures to a complex cocktail of environmental chemicals (ECs) on the ewe ovarian transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezzaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of in-utero exposure to environmental chemicals on ovary development in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. Reproduction in Domestic Animals, 43 (Suppl. 3), pp.145-145, 2008, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of Dmc1 polymorphism found in human infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Hikiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukuko Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kinebuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Sakane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual Meeting of the Japanese Molecular Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Yokohama, Japan. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human genetic of premature ovarian failure: a mendelian and candidate genes approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laissue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veitia Reiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The First Seven days: from gametes to blastocysts and stem cell". Serono Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tampa, United States. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système BMP, nouvel acteur de la différenciation gonadique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. 2004, 5ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId436"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Mandon-Pépin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-mandon-pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5424-0822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Différenciation des Gonades et ses Perturbations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1198 BREED - Biologie de la Reproduction, Environnement, Epigénétique et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, UVSQ, INRAE, BREED, 78350, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partial deletion within the meiosis-specific sporulation domain SPO22 of Tex11 is not associated with infertility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0309974. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ovarian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-exome sequencing in patients with maturation arrest: a potential additional diagnostic tool for prevention of recurrent negative testicular sperm extraction outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fortemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp. 1334-1350. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deac057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPA disrupts meiosis I in oogonia by acting on pathways including cell cycle regulation, meiosis initiation and spindle assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, p. 166-177. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2022.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic splice site poisoning and meiotic arrest caused by a homozygous frameshift mutation in RBMXL2 : A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Fortemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kazdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/and.14595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis stage-specific sensitivity to environmental chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will whole-genome sequencing become the first-line genetic analysis for male infertility in the near future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowsky-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human testis-expressed (TEX) genes: a review focused on spermatogenesis and male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azoospermia and reciprocal translocations: should whole-exome sequencing be recommended?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ferlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (27), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal cannabinoid exposure alters the ovarian reserve in adult offspring of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (12), pp.4131-4141. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-020-02877-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Infertility and Genetic screening: Guidelines in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghieh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 05 (01), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/acbr.50170151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to chemicals in sewage sludge fertilizer alters liver lipid content in females and cancer marker expression in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Filis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eaton-Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauma Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris et des femmes : une ovogenèse fœtale similaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2019.0746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic defects in human azoospermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-019-0086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal ovary exhibits temporal sensitivity to a ‘real-life’ mixture of environmental chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep22279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of maternal exposure and foetal sex determine the effects of low-level chemical mixture exposure on the foetal neuroendocrine system in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (12), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal gene expression profiling during in vivo early ovarian folliculogenesis: integrated transcriptomic study and molecular signature of early follicular growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (November), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to chemical cocktails before or after conception - The effect of timing on ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J.B. C. J. Speers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol E. C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 376 (1-2), pp.156-172. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of gene expression dynamics during early ovarian folliculogenesis: specificity of follicular compartments and bi-directional dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (december), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lipid and cholesterol induce ovarian dysfunction and abnormal LH response to stimulation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-conceptional changes in maternal exposure to sewage sludge chemicals disturbs fetal thyroid gland development in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hombach-Klonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Danescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhana Begum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 367 (1-2), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2012.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal and post-natal exposure of sheep to sewage sludge chemicals disrupts sperm production in adulthood in a subset of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mckinnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2605.2011.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal environment and the reproductive function of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), pp.1405-1414. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian ovary differentiation - A focus on female meiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 356 (1-2), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2011.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a novel germ cell-specific expressed gene conserved during evolution across vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan R. Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas J. N. Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental pollutants on the reproduction and welfare of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1227-1239. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal hypothalamic and pituitary expression of gonadotrophin-releasing hormone and galanin systems is disturbed by exposure to sewage sludge chemicals via maternal ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Whitelaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (6), pp.527-533. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2010.01974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of Bone Morphogenetic Protein 1 expression and activity in sheep ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Canty-Laird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn-Aël Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Kadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (1), pp.138-146. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.109.082115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal tissue accumulation of selected endocrine disrupting compounds (EDCs) following exposure to sewage sludge-treated pastures before or after conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.1582-1593. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0em00009d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a complex cocktail of environmental endocrine-disrupting compounds disturbs the kisspeptin/GPR54 system in ovine hypothalamus and pituitary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (10), pp.1556-1562. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.0900699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalies génétiques et infertilité masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziyyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.2-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analyses of the DMC1-M200V polymorphism found in the human population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Hikiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waturu Kagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukuko Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kinebuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (12), pp.4181-4190. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic investigation of four meiotic genes in women with premature ovarian failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Kuttenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 158, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-07-0400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (436), 12p. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of bone morphogenetic protein-4 inhibitory action on progesterone secretion by ovine granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.805-817. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular aspects of female and male gonodal development in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Endocrinology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.274-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiles and chromosomal localization of genes controlling meiosis and follicular development in the sheep ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.985-995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et infertilité humaine : &amp;quot;une approche gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wolgemuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (6), pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertilité humaine : des gènes de méiose comme candidats potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wolgemuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.817-821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian gonodal differentiation : the pig model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix regulates ovine granulosa cell survival, proliferation and steroidogenesis: relationship between cell shape and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 169, pp.347-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atrésie folliculaire, un gaspillage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (7-8), pp.528-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 suppression disrupts the expression of testicular long non-coding RNAs during murine spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azoospermia and reciprocal translocation : the two hits hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ferlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102ème congrès de l'Association des Morphologistes et 25èmes journées du CHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (E-meeting), France. pp.S9, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2021.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’analyse chromosomique sur puce à ADN en cas de blocage de maturation méiotique testiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Colloque ACLF &amp; XXVIII Colloque ATC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Cytogénéticiens de Langue Française &amp; Association des Technicien(ne)s en Cytogénétique., Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors and ovine reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Byers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Aug 2014, Hokkaido, Japan. 632 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1, un gène indispensable à la spermatogénèse et la fertilité mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sheep foetal ovarian development after in vivo and in vitro exposure to DEHP/MEHP, PCBs (101+118) and a mixture of both</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro exopure to environmental doses of BPA, MEHP and PCBs results in few transcriptions alterations in the fetal sheep ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR 46. Annual Meeting, Reproductive Health : Nano to Global Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 is essential for spermatogenesis and male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Eurpean Workshop on Molecular and Cellular Endocrinology on the Testis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Sexual Medicine (ESSM). ITA.; Institut Curie. FRA., Apr 2012, Stockholm, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the fetal ovine HPG axis is perturbed by environmental concentrations of endocrine disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G R. G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezzaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca R. Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to a complex mixture of environmentally-relevant chemicals during critical developmental windows differentially affects fetal ovarian follicles and ovarian transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol E C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of environmental chemical exposure during development on the adult ovine reproductive neuroendocrine axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Neuroendocrinology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2011, Cambridge, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation ovarienne précoce et son contrôle génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Différenciation et régulation des fonctions ovariennes : nouveaux concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.201-221, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2011021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. S. M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol. E. C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. M. R. Ameezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of fetal germ cells (F2) to a complex mixture of environmentally-relevant chemicals via grand-maternal (F0) ingestion subtly affects the fetal ovarian proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja J. Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of &amp;quot;real-life&amp;quot; environmental pollutant exposures on ovarian development and function in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Demondion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Milwaukee, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis development is perturbed by in-utero exposure to a cocktail of chemicals contained in sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Egbowon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2010 of the Society for Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sutton Bonington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-utero and post-natal exposure to a complex cocktail of environmental chemicals on the ovarian proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place de l’ovaire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'étude de la fertilité (SFEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a cocktail of environmental chemicals at critical windows of fetal development: does timing matter to the fetus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2010 of the Society for Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sutton Bonington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l’ovaire chez les mammifères : une fille se crée dans le ventre de sa mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Nationales de la Fédération Française d'Etude de la Reproduction (FFER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of environmental EDC exposure on ovine pituitary KiSS-1 expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSN MEETING 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Edinburgh, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pollutants on the reproduction and welfare of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des polluants environnementaux sur le développement de l'ovaire chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Mammalian Folliculogenesis and oogenesis : from basic science to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Potsdam, Germany. p:18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden changes in exposure to environmental chemicals perturbs ovarian development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jb Speers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2009 (Society for Reproduction and Fertility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of endocrine disrupting compounds (EDC) in adult and fetal sheep following exposure to sewage sludge-treated pastures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of early folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a cocktail of environmental chemicals alters the fetal uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility 2009. The 6th biennial conference of the UK Fertility Societies: the Association of Clinical Embryologists (ACE), the British Fertility Society (BFS) and the Society for Reproduction and Fertility (SRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development by SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiles and localization of genes involved in ovarian differentiation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France. pp.Communication n° 2-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système IGF et développement folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Information Scientifique du Département de Physiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals : link with Topaz1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 251- Non coding RNA: from detection to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: a new actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong exposure to sewage sludge chemicals causes proteome-wide and sex-specific disturbances in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Filis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eaton-Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Endocrinology BES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Edimbourgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioScientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Endocrine Abstracts, 38, 2015, Endocrine Abstracts 2015. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/endoabs.38.P250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Topaz1 gene is necessary for spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du modèle murin invalidé pour le gène : TOPAZ1 (Testis and ovaryspecific PAZ domain gene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical exposure during development affects adult kisspeptin/ERα immunoexpression in the POA but not the ARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Capinalp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aberdeen, United Kingdom. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un nouveau gène, Topaz1, spécifique des cellules germinales et conservé au cours de l'évolution des Vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to DEHP and PCB congeners (101+118): Differential effects on the male and female pituitary-gonadal axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un nouveau gène exprimé dans les gonades de mammifères: TOPAZ1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-utero and post-natal exposures to a complex cocktail of environmental chemicals (ECs) on the ewe ovarian transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezzaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of in-utero exposure to environmental chemicals on ovary development in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. Reproduction in Domestic Animals, 43 (Suppl. 3), pp.145-145, 2008, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of Dmc1 polymorphism found in human infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Hikiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukuko Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kinebuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Sakane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual Meeting of the Japanese Molecular Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Yokohama, Japan. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human genetic of premature ovarian failure: a mendelian and candidate genes approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laissue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veitia Reiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The First Seven days: from gametes to blastocysts and stem cell". Serono Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tampa, United States. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système BMP, nouvel acteur de la différenciation gonadique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. 2004, 5ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId436"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4496531"/>
+    <w:nsid w:val="E3CBAF1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-mandon-pepin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5424-0822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghieh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbotin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Fowler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Izard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poulain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Fortemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.14595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowsky-Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00138-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bellil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hermel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00127-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prasivoravong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00145-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02877-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghieh Farah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0086-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Filis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Walker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Robertson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eaton-Turner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauma Ramona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.01.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0746" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Lea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Stefansdottir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellingham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141482" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Bellingham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. M. R. Amezaga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.B. C. J. Speers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E. C. E. Kyle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-904" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hombach-Klonisch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Danescu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Begum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart M. Rhind" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2012.12.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.09.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3LT06R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bellingham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mckinnell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Amezaga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkai Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2011.01234.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSVN05-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rhind" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Sharpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000595" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668347v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Amezaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Whitelaw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Rhind" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.01974.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kyle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcdonald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0em00009d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Fowler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.0900699" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziyyat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-436" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Hikiba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Hirota" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waturu Kagawa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukuko Ikawa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kinebuchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn362" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659458v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kuttenn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rouxel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-07-0400" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670341v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matsuda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wolgemuth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669393v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687781v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445068v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790273v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Byers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Evans" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189846v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Sinclair" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189844v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Amezaga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Lea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019621v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001629v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart M. S. M. Rhind" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol. E. C. E. Kyle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. M. R. Ameezaga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Loup" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019059v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2011021" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22348FBA4B8E4200BFA98FDF3C9BB347A7E435E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004519v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezaga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E C. E. Kyle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004517v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G R. G. Lea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezzaga" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Mckinlay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004518v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja J. Skiba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fraser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754444v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Lea" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Egbowon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Amezaga" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754752v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Fowler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814521v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752653v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amezaga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefansdottir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fraser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Kyle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wilson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil P. Evans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754430v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Evans" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753493v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819495v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754453v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jb Speers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macdonald" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Duff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812656v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762490v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787900v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743480v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amezaga" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/333655.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.38.P250" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742537v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth Prosper" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Husson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811374v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807808v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Capinalp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810502v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808520v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Lea" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mckinlay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824646v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820175v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820285v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezzaga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sharpe" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817440v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751476v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01234.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R49HLK12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816417v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Sakane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-mandon-pepin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5424-0822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortemps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Fowler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Izard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poulain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Fortemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.14595" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowsky-Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00138-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bellil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hermel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00127-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prasivoravong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00145-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02877-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghieh Farah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Filis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Walker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Robertson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eaton-Turner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauma Ramona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mitchell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0086-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Lea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Stefansdottir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellingham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Bellingham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. M. R. Amezaga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.B. C. J. Speers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E. C. E. Kyle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-904" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hombach-Klonisch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Danescu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Begum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart M. Rhind" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2012.12.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bellingham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mckinnell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Amezaga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkai Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2011.01234.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSVN05-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.09.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3LT06R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rhind" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Sharpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000595" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668347v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Amezaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Whitelaw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Rhind" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.01974.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kyle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcdonald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0em00009d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Fowler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.0900699" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziyyat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659900v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Hikiba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Hirota" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waturu Kagawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukuko Ikawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kinebuchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn362" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kuttenn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rouxel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-07-0400" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-436" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670341v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matsuda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wolgemuth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687781v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790273v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Byers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Evans" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189844v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Sinclair" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Amezaga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Lea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019621v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G R. G. Lea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Loup" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezzaga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Mckinlay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004519v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezaga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E C. E. Kyle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2011021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22348FBA4B8E4200BFA98FDF3C9BB347A7E435E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001629v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart M. S. M. Rhind" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol. E. C. E. Kyle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. M. R. Ameezaga" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004518v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja J. Skiba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fraser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754752v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Fowler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Lea" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Egbowon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Amezaga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814521v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752653v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amezaga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefansdottir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fraser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Kyle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816521v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754430v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Evans" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819495v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754453v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jb Speers" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil P. Evans" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820070v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macdonald" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Duff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wilson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812656v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762490v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787900v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742537v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth Prosper" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Husson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amezaga" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/333655.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.38.P250" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811374v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807808v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Capinalp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810502v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808520v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Lea" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mckinlay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824646v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820175v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820285v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezzaga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sharpe" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817440v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751476v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01234.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R49HLK12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816417v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Sakane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>