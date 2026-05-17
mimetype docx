--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Mandon-Pépin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-mandon-pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5424-0822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Différenciation des Gonades et ses Perturbations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1198 BREED - Biologie de la Reproduction, Environnement, Epigénétique et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, UVSQ, INRAE, BREED, 78350, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partial deletion within the meiosis-specific sporulation domain SPO22 of Tex11 is not associated with infertility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0309974. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ovarian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-exome sequencing in patients with maturation arrest: a potential additional diagnostic tool for prevention of recurrent negative testicular sperm extraction outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fortemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp. 1334-1350. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deac057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPA disrupts meiosis I in oogonia by acting on pathways including cell cycle regulation, meiosis initiation and spindle assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, p. 166-177. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2022.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic splice site poisoning and meiotic arrest caused by a homozygous frameshift mutation in RBMXL2 : A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Fortemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kazdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/and.14595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis stage-specific sensitivity to environmental chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will whole-genome sequencing become the first-line genetic analysis for male infertility in the near future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowsky-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human testis-expressed (TEX) genes: a review focused on spermatogenesis and male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azoospermia and reciprocal translocations: should whole-exome sequencing be recommended?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ferlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (27), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal cannabinoid exposure alters the ovarian reserve in adult offspring of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (12), pp.4131-4141. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-020-02877-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Infertility and Genetic screening: Guidelines in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghieh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 05 (01), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/acbr.50170151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to chemicals in sewage sludge fertilizer alters liver lipid content in females and cancer marker expression in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Filis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eaton-Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauma Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris et des femmes : une ovogenèse fœtale similaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2019.0746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic defects in human azoospermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-019-0086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal ovary exhibits temporal sensitivity to a ‘real-life’ mixture of environmental chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep22279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of maternal exposure and foetal sex determine the effects of low-level chemical mixture exposure on the foetal neuroendocrine system in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (12), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal gene expression profiling during in vivo early ovarian folliculogenesis: integrated transcriptomic study and molecular signature of early follicular growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (November), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to chemical cocktails before or after conception - The effect of timing on ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J.B. C. J. Speers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol E. C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 376 (1-2), pp.156-172. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of gene expression dynamics during early ovarian folliculogenesis: specificity of follicular compartments and bi-directional dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (december), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lipid and cholesterol induce ovarian dysfunction and abnormal LH response to stimulation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-conceptional changes in maternal exposure to sewage sludge chemicals disturbs fetal thyroid gland development in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hombach-Klonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Danescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhana Begum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 367 (1-2), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2012.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal and post-natal exposure of sheep to sewage sludge chemicals disrupts sperm production in adulthood in a subset of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mckinnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2605.2011.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal environment and the reproductive function of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), pp.1405-1414. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian ovary differentiation - A focus on female meiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 356 (1-2), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2011.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a novel germ cell-specific expressed gene conserved during evolution across vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan R. Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas J. N. Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental pollutants on the reproduction and welfare of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1227-1239. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal hypothalamic and pituitary expression of gonadotrophin-releasing hormone and galanin systems is disturbed by exposure to sewage sludge chemicals via maternal ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Whitelaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (6), pp.527-533. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2010.01974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of Bone Morphogenetic Protein 1 expression and activity in sheep ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Canty-Laird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn-Aël Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Kadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (1), pp.138-146. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.109.082115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal tissue accumulation of selected endocrine disrupting compounds (EDCs) following exposure to sewage sludge-treated pastures before or after conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.1582-1593. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0em00009d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a complex cocktail of environmental endocrine-disrupting compounds disturbs the kisspeptin/GPR54 system in ovine hypothalamus and pituitary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (10), pp.1556-1562. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.0900699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalies génétiques et infertilité masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziyyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.2-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analyses of the DMC1-M200V polymorphism found in the human population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Hikiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waturu Kagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukuko Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kinebuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (12), pp.4181-4190. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic investigation of four meiotic genes in women with premature ovarian failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Kuttenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 158, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-07-0400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (436), 12p. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of bone morphogenetic protein-4 inhibitory action on progesterone secretion by ovine granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.805-817. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular aspects of female and male gonodal development in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Endocrinology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.274-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiles and chromosomal localization of genes controlling meiosis and follicular development in the sheep ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.985-995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et infertilité humaine : &amp;quot;une approche gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wolgemuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (6), pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertilité humaine : des gènes de méiose comme candidats potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wolgemuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.817-821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian gonodal differentiation : the pig model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix regulates ovine granulosa cell survival, proliferation and steroidogenesis: relationship between cell shape and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 169, pp.347-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atrésie folliculaire, un gaspillage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (7-8), pp.528-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 suppression disrupts the expression of testicular long non-coding RNAs during murine spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azoospermia and reciprocal translocation : the two hits hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ferlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102ème congrès de l'Association des Morphologistes et 25èmes journées du CHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (E-meeting), France. pp.S9, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2021.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’analyse chromosomique sur puce à ADN en cas de blocage de maturation méiotique testiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Colloque ACLF &amp; XXVIII Colloque ATC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Cytogénéticiens de Langue Française &amp; Association des Technicien(ne)s en Cytogénétique., Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors and ovine reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Byers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Aug 2014, Hokkaido, Japan. 632 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1, un gène indispensable à la spermatogénèse et la fertilité mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sheep foetal ovarian development after in vivo and in vitro exposure to DEHP/MEHP, PCBs (101+118) and a mixture of both</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro exopure to environmental doses of BPA, MEHP and PCBs results in few transcriptions alterations in the fetal sheep ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR 46. Annual Meeting, Reproductive Health : Nano to Global Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 is essential for spermatogenesis and male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Eurpean Workshop on Molecular and Cellular Endocrinology on the Testis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Sexual Medicine (ESSM). ITA.; Institut Curie. FRA., Apr 2012, Stockholm, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the fetal ovine HPG axis is perturbed by environmental concentrations of endocrine disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G R. G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezzaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca R. Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to a complex mixture of environmentally-relevant chemicals during critical developmental windows differentially affects fetal ovarian follicles and ovarian transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol E C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of environmental chemical exposure during development on the adult ovine reproductive neuroendocrine axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Neuroendocrinology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2011, Cambridge, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation ovarienne précoce et son contrôle génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Différenciation et régulation des fonctions ovariennes : nouveaux concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.201-221, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2011021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. S. M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol. E. C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. M. R. Ameezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of fetal germ cells (F2) to a complex mixture of environmentally-relevant chemicals via grand-maternal (F0) ingestion subtly affects the fetal ovarian proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja J. Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of &amp;quot;real-life&amp;quot; environmental pollutant exposures on ovarian development and function in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Demondion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Milwaukee, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis development is perturbed by in-utero exposure to a cocktail of chemicals contained in sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Egbowon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2010 of the Society for Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sutton Bonington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-utero and post-natal exposure to a complex cocktail of environmental chemicals on the ovarian proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place de l’ovaire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'étude de la fertilité (SFEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a cocktail of environmental chemicals at critical windows of fetal development: does timing matter to the fetus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2010 of the Society for Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sutton Bonington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l’ovaire chez les mammifères : une fille se crée dans le ventre de sa mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Nationales de la Fédération Française d'Etude de la Reproduction (FFER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of environmental EDC exposure on ovine pituitary KiSS-1 expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSN MEETING 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Edinburgh, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pollutants on the reproduction and welfare of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des polluants environnementaux sur le développement de l'ovaire chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Mammalian Folliculogenesis and oogenesis : from basic science to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Potsdam, Germany. p:18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden changes in exposure to environmental chemicals perturbs ovarian development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jb Speers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2009 (Society for Reproduction and Fertility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of endocrine disrupting compounds (EDC) in adult and fetal sheep following exposure to sewage sludge-treated pastures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of early folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a cocktail of environmental chemicals alters the fetal uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility 2009. The 6th biennial conference of the UK Fertility Societies: the Association of Clinical Embryologists (ACE), the British Fertility Society (BFS) and the Society for Reproduction and Fertility (SRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development by SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiles and localization of genes involved in ovarian differentiation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France. pp.Communication n° 2-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système IGF et développement folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Information Scientifique du Département de Physiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals : link with Topaz1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 251- Non coding RNA: from detection to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: a new actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong exposure to sewage sludge chemicals causes proteome-wide and sex-specific disturbances in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Filis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eaton-Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Endocrinology BES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Edimbourgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioScientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Endocrine Abstracts, 38, 2015, Endocrine Abstracts 2015. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/endoabs.38.P250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Topaz1 gene is necessary for spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du modèle murin invalidé pour le gène : TOPAZ1 (Testis and ovaryspecific PAZ domain gene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical exposure during development affects adult kisspeptin/ERα immunoexpression in the POA but not the ARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Capinalp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aberdeen, United Kingdom. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un nouveau gène, Topaz1, spécifique des cellules germinales et conservé au cours de l'évolution des Vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to DEHP and PCB congeners (101+118): Differential effects on the male and female pituitary-gonadal axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un nouveau gène exprimé dans les gonades de mammifères: TOPAZ1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-utero and post-natal exposures to a complex cocktail of environmental chemicals (ECs) on the ewe ovarian transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezzaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of in-utero exposure to environmental chemicals on ovary development in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. Reproduction in Domestic Animals, 43 (Suppl. 3), pp.145-145, 2008, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of Dmc1 polymorphism found in human infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Hikiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukuko Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kinebuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Sakane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual Meeting of the Japanese Molecular Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Yokohama, Japan. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human genetic of premature ovarian failure: a mendelian and candidate genes approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laissue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veitia Reiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The First Seven days: from gametes to blastocysts and stem cell". Serono Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tampa, United States. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système BMP, nouvel acteur de la différenciation gonadique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. 2004, 5ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId436"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Béatrice Mandon-Pépin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">beatrice-mandon-pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5424-0822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Différenciation des Gonades et ses Perturbations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1198 BREED - Biologie de la Reproduction, Environnement, Epigénétique et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, UVSQ, INRAE, BREED, 78350, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partial deletion within the meiosis-specific sporulation domain SPO22 of Tex11 is not associated with infertility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0309974. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ovarian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-exome sequencing in patients with maturation arrest: a potential additional diagnostic tool for prevention of recurrent negative testicular sperm extraction outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fortemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp. 1334-1350. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deac057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPA disrupts meiosis I in oogonia by acting on pathways including cell cycle regulation, meiosis initiation and spindle assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, p. 166-177. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2022.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic splice site poisoning and meiotic arrest caused by a homozygous frameshift mutation in RBMXL2 : A case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Fortemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kazdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/and.14595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis stage-specific sensitivity to environmental chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human testis-expressed (TEX) genes: a review focused on spermatogenesis and male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will whole-genome sequencing become the first-line genetic analysis for male infertility in the near future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowsky-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azoospermia and reciprocal translocations: should whole-exome sequencing be recommended?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ferlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (27), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-021-00145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal cannabinoid exposure alters the ovarian reserve in adult offspring of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (12), pp.4131-4141. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-020-02877-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Infertility and Genetic screening: Guidelines in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghieh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 05 (01), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/acbr.50170151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to chemicals in sewage sludge fertilizer alters liver lipid content in females and cancer marker expression in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Filis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eaton-Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauma Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris et des femmes : une ovogenèse fœtale similaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2019.0746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic defects in human azoospermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-019-0086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal ovary exhibits temporal sensitivity to a ‘real-life’ mixture of environmental chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep22279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of maternal exposure and foetal sex determine the effects of low-level chemical mixture exposure on the foetal neuroendocrine system in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (12), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal gene expression profiling during in vivo early ovarian folliculogenesis: integrated transcriptomic study and molecular signature of early follicular growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (November), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of gene expression dynamics during early ovarian folliculogenesis: specificity of follicular compartments and bi-directional dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (december), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to chemical cocktails before or after conception - The effect of timing on ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J.B. C. J. Speers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol E. C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 376 (1-2), pp.156-172. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lipid and cholesterol induce ovarian dysfunction and abnormal LH response to stimulation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-conceptional changes in maternal exposure to sewage sludge chemicals disturbs fetal thyroid gland development in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hombach-Klonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Danescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhana Begum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 367 (1-2), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2012.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal environment and the reproductive function of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), pp.1405-1414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal and post-natal exposure of sheep to sewage sludge chemicals disrupts sperm production in adulthood in a subset of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mckinnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2605.2011.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian ovary differentiation - A focus on female meiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 356 (1-2), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2011.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a novel germ cell-specific expressed gene conserved during evolution across vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan R. Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas J. N. Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal hypothalamic and pituitary expression of gonadotrophin-releasing hormone and galanin systems is disturbed by exposure to sewage sludge chemicals via maternal ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Whitelaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (6), pp.527-533. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2010.01974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental pollutants on the reproduction and welfare of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1227-1239. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of Bone Morphogenetic Protein 1 expression and activity in sheep ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Canty-Laird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn-Aël Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Kadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (1), pp.138-146. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.109.082115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal tissue accumulation of selected endocrine disrupting compounds (EDCs) following exposure to sewage sludge-treated pastures before or after conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.1582-1593. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0em00009d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a complex cocktail of environmental endocrine-disrupting compounds disturbs the kisspeptin/GPR54 system in ovine hypothalamus and pituitary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (10), pp.1556-1562. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.0900699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalies génétiques et infertilité masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ziyyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.2-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analyses of the DMC1-M200V polymorphism found in the human population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Hikiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waturu Kagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukuko Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kinebuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (12), pp.4181-4190. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic investigation of four meiotic genes in women with premature ovarian failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Kuttenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 158, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-07-0400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (436), 12p. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular aspects of female and male gonodal development in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Endocrinology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (3), pp.274-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of bone morphogenetic protein-4 inhibitory action on progesterone secretion by ovine granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.805-817. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiles and chromosomal localization of genes controlling meiosis and follicular development in the sheep ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.985-995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et infertilité humaine : &amp;quot;une approche gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wolgemuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (6), pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertilité humaine : des gènes de méiose comme candidats potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Wolgemuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.817-821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian gonodal differentiation : the pig model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix regulates ovine granulosa cell survival, proliferation and steroidogenesis: relationship between cell shape and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 169, pp.347-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atrésie folliculaire, un gaspillage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (7-8), pp.528-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 suppression disrupts the expression of testicular long non-coding RNAs during murine spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azoospermia and reciprocal translocation : the two hits hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ferlicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102ème congrès de l'Association des Morphologistes et 25èmes journées du CHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (E-meeting), France. pp.S9, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2021.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’analyse chromosomique sur puce à ADN en cas de blocage de maturation méiotique testiculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Colloque ACLF &amp; XXVIII Colloque ATC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Cytogénéticiens de Langue Française &amp; Association des Technicien(ne)s en Cytogénétique., Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors and ovine reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Byers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Ruminant Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Aug 2014, Hokkaido, Japan. 632 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1, un gène indispensable à la spermatogénèse et la fertilité mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sheep foetal ovarian development after in vivo and in vitro exposure to DEHP/MEHP, PCBs (101+118) and a mixture of both</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro exopure to environmental doses of BPA, MEHP and PCBs results in few transcriptions alterations in the fetal sheep ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR 46. Annual Meeting, Reproductive Health : Nano to Global Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 is essential for spermatogenesis and male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Eurpean Workshop on Molecular and Cellular Endocrinology on the Testis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Sexual Medicine (ESSM). ITA.; Institut Curie. FRA., Apr 2012, Stockholm, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to a complex mixture of environmentally-relevant chemicals during critical developmental windows differentially affects fetal ovarian follicles and ovarian transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol E C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the fetal ovine HPG axis is perturbed by environmental concentrations of endocrine disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G R. G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezzaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca R. Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation ovarienne précoce et son contrôle génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Différenciation et régulation des fonctions ovariennes : nouveaux concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.201-221, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2011021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. S. M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol. E. C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. M. R. Ameezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of environmental chemical exposure during development on the adult ovine reproductive neuroendocrine axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Neuroendocrinology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2011, Cambridge, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of fetal germ cells (F2) to a complex mixture of environmentally-relevant chemicals via grand-maternal (F0) ingestion subtly affects the fetal ovarian proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja J. Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis development is perturbed by in-utero exposure to a cocktail of chemicals contained in sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Egbowon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2010 of the Society for Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sutton Bonington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of &amp;quot;real-life&amp;quot; environmental pollutant exposures on ovarian development and function in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Demondion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Milwaukee, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-utero and post-natal exposure to a complex cocktail of environmental chemicals on the ovarian proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place de l’ovaire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'étude de la fertilité (SFEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a cocktail of environmental chemicals at critical windows of fetal development: does timing matter to the fetus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2010 of the Society for Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sutton Bonington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l’ovaire chez les mammifères : une fille se crée dans le ventre de sa mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Nationales de la Fédération Française d'Etude de la Reproduction (FFER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of environmental EDC exposure on ovine pituitary KiSS-1 expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSN MEETING 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Edinburgh, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des polluants environnementaux sur le développement de l'ovaire chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Mammalian Folliculogenesis and oogenesis : from basic science to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Potsdam, Germany. p:18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pollutants on the reproduction and welfare of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden changes in exposure to environmental chemicals perturbs ovarian development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jb Speers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2009 (Society for Reproduction and Fertility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of endocrine disrupting compounds (EDC) in adult and fetal sheep following exposure to sewage sludge-treated pastures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of early folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to a cocktail of environmental chemicals alters the fetal uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility 2009. The 6th biennial conference of the UK Fertility Societies: the Association of Clinical Embryologists (ACE), the British Fertility Society (BFS) and the Society for Reproduction and Fertility (SRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development by SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiles and localization of genes involved in ovarian differentiation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France. pp.Communication n° 2-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système IGF et développement folliculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Information Scientifique du Département de Physiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals : link with Topaz1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 251- Non coding RNA: from detection to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: a new actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong exposure to sewage sludge chemicals causes proteome-wide and sex-specific disturbances in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Filis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Eaton-Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Endocrinology BES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Edimbourgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioScientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Endocrine Abstracts, 38, 2015, Endocrine Abstracts 2015. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/endoabs.38.P250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Topaz1 gene is necessary for spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du modèle murin invalidé pour le gène : TOPAZ1 (Testis and ovaryspecific PAZ domain gene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical exposure during development affects adult kisspeptin/ERα immunoexpression in the POA but not the ARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Capinalp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aberdeen, United Kingdom. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un nouveau gène, Topaz1, spécifique des cellules germinales et conservé au cours de l'évolution des Vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to DEHP and PCB congeners (101+118): Differential effects on the male and female pituitary-gonadal axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mckinlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un nouveau gène exprimé dans les gonades de mammifères: TOPAZ1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue accumulation of selected endocrine disrupting compounds in fetuses following exposure to sewage sludge-treated pastures at different stages of gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart M. Rhind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in-utero and post-natal exposures to a complex cocktail of environmental chemicals (ECs) on the ewe ovarian transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezzaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences. Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Les Diablerets, Switzerland. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of in-utero exposure to environmental chemicals on ovary development in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Copenhagen Workshop on Endocrine Disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. Reproduction in Domestic Animals, 43 (Suppl. 3), pp.145-145, 2008, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of Dmc1 polymorphism found in human infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Hikiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukuko Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kinebuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Sakane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual Meeting of the Japanese Molecular Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Yokohama, Japan. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human genetic of premature ovarian failure: a mendelian and candidate genes approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laissue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veitia Reiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The First Seven days: from gametes to blastocysts and stem cell". Serono Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tampa, United States. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système BMP, nouvel acteur de la différenciation gonadique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. 2004, 5ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId436"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3CBAF1B"/>
+    <w:nsid w:val="84C5926A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-mandon-pepin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5424-0822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortemps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Fowler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Izard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poulain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Fortemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.14595" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowsky-Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00138-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bellil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hermel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00127-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prasivoravong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00145-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02877-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghieh Farah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Filis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Walker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Robertson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eaton-Turner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauma Ramona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mitchell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0086-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Lea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Stefansdottir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellingham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Bellingham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. M. R. Amezaga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.B. C. J. Speers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E. C. E. Kyle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-904" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hombach-Klonisch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Danescu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Begum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart M. Rhind" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2012.12.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bellingham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mckinnell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Amezaga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkai Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2011.01234.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSVN05-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.09.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3LT06R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rhind" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Sharpe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000595" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668347v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Amezaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Whitelaw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Rhind" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.01974.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kyle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcdonald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0em00009d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Fowler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.0900699" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziyyat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659900v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Hikiba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Hirota" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waturu Kagawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukuko Ikawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kinebuchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn362" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kuttenn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rouxel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-07-0400" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-436" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670341v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matsuda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wolgemuth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687781v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790273v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Byers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Evans" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189844v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Sinclair" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Amezaga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Lea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019621v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G R. G. Lea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Loup" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezzaga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Mckinlay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004519v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezaga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E C. E. Kyle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2011021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22348FBA4B8E4200BFA98FDF3C9BB347A7E435E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001629v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart M. S. M. Rhind" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol. E. C. E. Kyle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. M. R. Ameezaga" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004518v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja J. Skiba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fraser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754752v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Fowler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Lea" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Egbowon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Amezaga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814521v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752653v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amezaga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefansdottir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fraser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Kyle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816521v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754430v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Evans" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819495v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754453v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jb Speers" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil P. Evans" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820070v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macdonald" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Duff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wilson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812656v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762490v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787900v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742537v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth Prosper" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Husson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amezaga" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/333655.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.38.P250" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811374v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807808v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Capinalp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810502v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808520v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Lea" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mckinlay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824646v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820175v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820285v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezzaga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sharpe" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817440v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751476v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01234.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R49HLK12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816417v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Sakane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-mandon-pepin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5424-0822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortemps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Fowler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Izard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poulain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Fortemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.14595" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bellil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hermel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00127-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowsky-Blanchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00138-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prasivoravong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00145-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02877-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghieh Farah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Filis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Walker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Robertson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eaton-Turner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauma Ramona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mitchell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0086-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Lea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Stefansdottir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellingham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Fowler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-904" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Bellingham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. M. R. Amezaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.B. C. J. Speers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E. C. E. Kyle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.06.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hombach-Klonisch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Danescu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Begum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart M. Rhind" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2012.12.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190203v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSVN05-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bellingham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mckinnell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Amezaga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkai Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2011.01234.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.09.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3LT06R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Amezaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Whitelaw" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Rhind" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.01974.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Rhind" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Evans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Sharpe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000595" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kyle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcdonald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuochun Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0em00009d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Fowler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.0900699" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziyyat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659900v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Hikiba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Hirota" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waturu Kagawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukuko Ikawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kinebuchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn362" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touraine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kuttenn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rouxel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-07-0400" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-436" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matsuda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wolgemuth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687781v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445068v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790273v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Byers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Evans" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189844v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Sinclair" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Amezaga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Lea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019621v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004519v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Loup" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezaga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E C. E. Kyle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004517v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G R. G. Lea" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezzaga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Mckinlay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019059v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2011021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22348FBA4B8E4200BFA98FDF3C9BB347A7E435E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001629v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart M. S. M. Rhind" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol. E. C. E. Kyle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. M. R. Ameezaga" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191266v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004518v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja J. Skiba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fraser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754444v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Lea" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Egbowon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Amezaga" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754752v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Fowler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814521v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752653v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amezaga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefansdottir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fraser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Kyle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816521v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Sharpe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753493v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819495v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754430v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Evans" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754453v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jb Speers" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil P. Evans" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820070v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macdonald" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Duff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wilson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812656v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762490v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787900v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742537v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth Prosper" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Husson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amezaga" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/333655.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.38.P250" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811374v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807808v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Capinalp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810502v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808520v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Lea" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mckinlay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824646v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820175v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820285v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezzaga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sharpe" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817440v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751476v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01234.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R49HLK12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816417v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Sakane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veitia Reiner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>